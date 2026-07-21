--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37ed7e8a2f64bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a46fe4e8d9d74949a16d797e3559012e.psmdcp" Id="Ra373b8d6965f4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5a5baea3a846dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98eb7b9ad5324ac9b7b295afbefb407b.psmdcp" Id="R2687bb623c84495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated Modified Energy Factor (IMEF)</x:t>
@@ -289,50 +289,62 @@
   <x:si>
     <x:t>912274</x:t>
   </x:si>
   <x:si>
     <x:t>2378409</x:t>
   </x:si>
   <x:si>
     <x:t>ELFW7738***</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Most Efficient</x:t>
   </x:si>
   <x:si>
     <x:t>2.6</x:t>
   </x:si>
   <x:si>
     <x:t>ELFW7738AA; ELFW7738AW</x:t>
   </x:si>
   <x:si>
     <x:t>1221852</x:t>
   </x:si>
   <x:si>
     <x:t>3555309</x:t>
   </x:si>
   <x:si>
+    <x:t>ELVW7405AW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4667094</x:t>
+  </x:si>
+  <x:si>
     <x:t>Electrolux, Electrolux Professional</x:t>
   </x:si>
   <x:si>
     <x:t>EUD-625</x:t>
   </x:si>
   <x:si>
     <x:t>3.20</x:t>
   </x:si>
   <x:si>
     <x:t>1070717</x:t>
   </x:si>
   <x:si>
     <x:t>2399213</x:t>
   </x:si>
   <x:si>
     <x:t>EUD-630</x:t>
   </x:si>
   <x:si>
     <x:t>4.20</x:t>
   </x:si>
   <x:si>
     <x:t>1070718</x:t>
   </x:si>
   <x:si>
     <x:t>2397027</x:t>
@@ -436,53 +448,50 @@
   <x:si>
     <x:t>GFW550SPRRS,Sapphire Blue</x:t>
   </x:si>
   <x:si>
     <x:t>912174</x:t>
   </x:si>
   <x:si>
     <x:t>2389000</x:t>
   </x:si>
   <x:si>
     <x:t>GFW650S*N***</x:t>
   </x:si>
   <x:si>
     <x:t>H48F_4_NA,GFW650SPNSN,Color: Nickel; UPC 084691849308; H48F_4_NA,GFW650SSNWW,Color: White; UPC 084691849315</x:t>
   </x:si>
   <x:si>
     <x:t>912175</x:t>
   </x:si>
   <x:si>
     <x:t>2346259</x:t>
   </x:si>
   <x:si>
     <x:t>GFW655S*V***</x:t>
   </x:si>
   <x:si>
-    <x:t>5.00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GFW655SPVDS; GFW655SSVWW</x:t>
   </x:si>
   <x:si>
     <x:t>1109872</x:t>
   </x:si>
   <x:si>
     <x:t>2495045</x:t>
   </x:si>
   <x:si>
     <x:t>GFW850S*N***</x:t>
   </x:si>
   <x:si>
     <x:t>GFW850SPNDG,Color: Nickel; UPC 084691849360; GFW850SPNRS,Color: Sapphire; UPC 084691849346; GFW850SSNWW,Color: White; UPC 084691849292</x:t>
   </x:si>
   <x:si>
     <x:t>912176</x:t>
   </x:si>
   <x:si>
     <x:t>2346625</x:t>
   </x:si>
   <x:si>
     <x:t>GTW470BMM***</x:t>
   </x:si>
   <x:si>
     <x:t>2.15</x:t>
@@ -601,83 +610,92 @@
   <x:si>
     <x:t>4006640</x:t>
   </x:si>
   <x:si>
     <x:t>GTW500A*N***</x:t>
   </x:si>
   <x:si>
     <x:t>GTW500ASNWS,Color: White / Silver</x:t>
   </x:si>
   <x:si>
     <x:t>912189</x:t>
   </x:si>
   <x:si>
     <x:t>2331678</x:t>
   </x:si>
   <x:si>
     <x:t>GTW500ASNWS</x:t>
   </x:si>
   <x:si>
     <x:t>912190</x:t>
   </x:si>
   <x:si>
     <x:t>2370952</x:t>
   </x:si>
   <x:si>
+    <x:t>GTW500BMZWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4623094</x:t>
+  </x:si>
+  <x:si>
     <x:t>GTW538A*W***</x:t>
   </x:si>
   <x:si>
     <x:t>GTW538ASWWS</x:t>
   </x:si>
   <x:si>
     <x:t>1200244</x:t>
   </x:si>
   <x:si>
     <x:t>3387646</x:t>
   </x:si>
   <x:si>
     <x:t>GTW540A*P***</x:t>
   </x:si>
   <x:si>
     <x:t>GTW540ASPWS</x:t>
   </x:si>
   <x:si>
     <x:t>912191</x:t>
   </x:si>
   <x:si>
     <x:t>2370953</x:t>
   </x:si>
   <x:si>
     <x:t>GTW550BMR***</x:t>
   </x:si>
   <x:si>
-    <x:t>2.08</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>912192</x:t>
   </x:si>
   <x:si>
     <x:t>2375000</x:t>
   </x:si>
   <x:si>
     <x:t>GTW560BM***</x:t>
   </x:si>
   <x:si>
     <x:t>2.2</x:t>
   </x:si>
   <x:si>
     <x:t>912193</x:t>
   </x:si>
   <x:si>
     <x:t>2333287</x:t>
   </x:si>
   <x:si>
     <x:t>GTW575BM***</x:t>
   </x:si>
   <x:si>
     <x:t>912194</x:t>
   </x:si>
   <x:si>
     <x:t>2333288</x:t>
@@ -841,51 +859,51 @@
   <x:si>
     <x:t>GUD37EE*N***</x:t>
   </x:si>
   <x:si>
     <x:t>GUD37EEMNDG,Color: Diamond Gray</x:t>
   </x:si>
   <x:si>
     <x:t>912217</x:t>
   </x:si>
   <x:si>
     <x:t>2331686</x:t>
   </x:si>
   <x:si>
     <x:t>GUD57EE*T***</x:t>
   </x:si>
   <x:si>
     <x:t>1034839</x:t>
   </x:si>
   <x:si>
     <x:t>2399193</x:t>
   </x:si>
   <x:si>
     <x:t>VFW310S*R***</x:t>
   </x:si>
   <x:si>
-    <x:t>VFW310SSRWW</x:t>
+    <x:t>VFW310SSRWW,H35F_1_R</x:t>
   </x:si>
   <x:si>
     <x:t>1070727</x:t>
   </x:si>
   <x:si>
     <x:t>2397508</x:t>
   </x:si>
   <x:si>
     <x:t>GE Adora</x:t>
   </x:si>
   <x:si>
     <x:t>GTW495*****</x:t>
   </x:si>
   <x:si>
     <x:t>912218</x:t>
   </x:si>
   <x:si>
     <x:t>2344117</x:t>
   </x:si>
   <x:si>
     <x:t>GE Profile</x:t>
   </x:si>
   <x:si>
     <x:t>PFW870S*V***</x:t>
   </x:si>
@@ -2200,50 +2218,59 @@
   <x:si>
     <x:t>912382</x:t>
   </x:si>
   <x:si>
     <x:t>2321577</x:t>
   </x:si>
   <x:si>
     <x:t>WT8200C*</x:t>
   </x:si>
   <x:si>
     <x:t>1221854</x:t>
   </x:si>
   <x:si>
     <x:t>3543490</x:t>
   </x:si>
   <x:si>
     <x:t>WT8205C*</x:t>
   </x:si>
   <x:si>
     <x:t>1221855</x:t>
   </x:si>
   <x:si>
     <x:t>3543491</x:t>
   </x:si>
   <x:si>
+    <x:t>WT8300C*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4656774</x:t>
+  </x:si>
+  <x:si>
     <x:t>WT8400C*</x:t>
   </x:si>
   <x:si>
     <x:t>1196989</x:t>
   </x:si>
   <x:si>
     <x:t>2839401</x:t>
   </x:si>
   <x:si>
     <x:t>WT8405C*</x:t>
   </x:si>
   <x:si>
     <x:t>1199323</x:t>
   </x:si>
   <x:si>
     <x:t>3187270</x:t>
   </x:si>
   <x:si>
     <x:t>WT8480C*</x:t>
   </x:si>
   <x:si>
     <x:t>1196990</x:t>
   </x:si>
   <x:si>
     <x:t>2839400</x:t>
@@ -2941,50 +2968,59 @@
   <x:si>
     <x:t>1864592</x:t>
   </x:si>
   <x:si>
     <x:t>4587227</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW53A5CWWC</x:t>
   </x:si>
   <x:si>
     <x:t>1864593</x:t>
   </x:si>
   <x:si>
     <x:t>4587228</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW54M5CCG</x:t>
   </x:si>
   <x:si>
     <x:t>1864594</x:t>
   </x:si>
   <x:si>
     <x:t>4587224</x:t>
   </x:si>
   <x:si>
+    <x:t>MLTW54M5CHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4668874</x:t>
+  </x:si>
+  <x:si>
     <x:t>MLTW54M5CWW</x:t>
   </x:si>
   <x:si>
     <x:t>1864595</x:t>
   </x:si>
   <x:si>
     <x:t>4587222</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW54M5CWWC</x:t>
   </x:si>
   <x:si>
     <x:t>1864596</x:t>
   </x:si>
   <x:si>
     <x:t>4587226</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW54M7ACG</x:t>
   </x:si>
   <x:si>
     <x:t>1864597</x:t>
   </x:si>
   <x:si>
     <x:t>4587223</x:t>
@@ -3013,50 +3049,98 @@
   <x:si>
     <x:t>1864600</x:t>
   </x:si>
   <x:si>
     <x:t>4587238</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW62M5CWW</x:t>
   </x:si>
   <x:si>
     <x:t>1864601</x:t>
   </x:si>
   <x:si>
     <x:t>4587236</x:t>
   </x:si>
   <x:si>
     <x:t>MLTW62M7ACG</x:t>
   </x:si>
   <x:si>
     <x:t>1864602</x:t>
   </x:si>
   <x:si>
     <x:t>4587237</x:t>
   </x:si>
   <x:si>
+    <x:t>Premium Levella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWMF280HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWMF280HT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWMF280HW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWMF286HS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWMF287HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655554</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samsung</x:t>
   </x:si>
   <x:si>
     <x:t>WA49B5205A*</x:t>
   </x:si>
   <x:si>
     <x:t>912420</x:t>
   </x:si>
   <x:si>
     <x:t>2393093</x:t>
   </x:si>
   <x:si>
     <x:t>WA50A54**A*</x:t>
   </x:si>
   <x:si>
     <x:t>912421</x:t>
   </x:si>
   <x:si>
     <x:t>2373639</x:t>
   </x:si>
   <x:si>
     <x:t>WA50M74**A*</x:t>
   </x:si>
   <x:si>
     <x:t>912422</x:t>
@@ -3710,50 +3794,80 @@
     <x:t>1532530</x:t>
   </x:si>
   <x:si>
     <x:t>3705383</x:t>
   </x:si>
   <x:si>
     <x:t>STGN****118T***</x:t>
   </x:si>
   <x:si>
     <x:t>1473638</x:t>
   </x:si>
   <x:si>
     <x:t>3705386</x:t>
   </x:si>
   <x:si>
     <x:t>Summit</x:t>
   </x:si>
   <x:si>
     <x:t>LW2427</x:t>
   </x:si>
   <x:si>
     <x:t>912461</x:t>
   </x:si>
   <x:si>
     <x:t>2393730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUARCTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWF3124HSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWF3124HST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWF3124HSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655454</x:t>
   </x:si>
   <x:si>
     <x:t>Unimac</x:t>
   </x:si>
   <x:si>
     <x:t>UFNE5***115T***</x:t>
   </x:si>
   <x:si>
     <x:t>1221836</x:t>
   </x:si>
   <x:si>
     <x:t>3477964</x:t>
   </x:si>
   <x:si>
     <x:t>UFNE5***119****</x:t>
   </x:si>
   <x:si>
     <x:t>1743183</x:t>
   </x:si>
   <x:si>
     <x:t>4519499</x:t>
   </x:si>
   <x:si>
     <x:t>UTEE5***175T***</x:t>
   </x:si>
@@ -4366,51 +4480,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O392"/>
+  <x:dimension ref="A1:O404"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="27.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="27.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="18.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="15.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.853482" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="137.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="10.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="18.282054" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="39.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
@@ -5034,12848 +5148,13304 @@
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15">
       <x:c r="A18" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="I18" s="0" t="s">
+      <x:c r="L18" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M18" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="L18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M18" s="0" t="s">
+      <x:c r="N18" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="N18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15">
       <x:c r="A20" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="I20" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L23" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H23" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="L23" s="0" t="s">
+      <x:c r="N23" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L26" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="L26" s="0" t="s">
+      <x:c r="M26" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="M26" s="0" t="s">
+      <x:c r="N26" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="L29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="L29" s="0" t="s">
+      <x:c r="M29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="M29" s="0" t="s">
+      <x:c r="N29" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="M30" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="M30" s="0" t="s">
+      <x:c r="N30" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L31" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="0" t="s">
+      <x:c r="M31" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="G31" s="0" t="s">
+      <x:c r="N31" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E32" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="L33" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M33" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="G33" s="0" t="s">
+      <x:c r="N33" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M37" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="M37" s="0" t="s">
+      <x:c r="N37" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L40" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M40" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="L40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M40" s="0" t="s">
+      <x:c r="N40" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M41" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="M41" s="0" t="s">
+      <x:c r="N41" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M42" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="M42" s="0" t="s">
+      <x:c r="N42" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M44" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="M44" s="0" t="s">
+      <x:c r="N44" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E45" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L46" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="G46" s="0" t="s">
+      <x:c r="M46" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="H46" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="M46" s="0" t="s">
+      <x:c r="N46" s="0" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L47" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E47" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F47" s="0" t="s">
+      <x:c r="M47" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="G47" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="M47" s="0" t="s">
+      <x:c r="N47" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="N48" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I50" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M50" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G50" s="0" t="s">
+      <x:c r="N50" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="N51" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E52" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="M53" s="0" t="s">
+      <x:c r="N53" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L54" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E54" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="L54" s="0" t="s">
+      <x:c r="N54" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I55" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L55" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E55" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="0" t="s">
+      <x:c r="N55" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L56" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="M56" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="N56" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E57" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G57" s="0" t="s">
+      <x:c r="H57" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="M57" s="0" t="s">
+      <x:c r="N57" s="0" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L58" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M58" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E58" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M58" s="0" t="s">
+      <x:c r="N58" s="0" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M59" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="M59" s="0" t="s">
+      <x:c r="N59" s="0" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L60" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M60" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="N60" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="M61" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="N61" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="M62" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="M62" s="0" t="s">
+      <x:c r="N62" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="N63" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="N64" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="L65" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="I65" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="L65" s="0" t="s">
+      <x:c r="M65" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="M65" s="0" t="s">
+      <x:c r="N65" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="N65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="L66" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M66" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="N66" s="0" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="L67" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="M67" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="N67" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E67" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I68" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="L68" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M68" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="N68" s="0" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L69" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="M69" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="N69" s="0" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H70" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L70" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="M70" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="N70" s="0" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I71" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="L71" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="M71" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E71" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="I71" s="0" t="s">
+      <x:c r="N71" s="0" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="M74" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="N74" s="0" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="M75" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="N75" s="0" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="M76" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="N76" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="M77" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="N77" s="0" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H78" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I78" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="L78" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="M78" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="N78" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="I78" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O78" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I79" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L79" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="M79" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="N79" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="I79" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I80" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I80" s="0" t="s">
+      <x:c r="L80" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M80" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="L80" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M80" s="0" t="s">
+      <x:c r="N80" s="0" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="I81" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="L81" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M81" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="I81" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M81" s="0" t="s">
+      <x:c r="N81" s="0" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I82" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D82" s="0" t="s">
+      <x:c r="L82" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M82" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E82" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="I82" s="0" t="s">
+      <x:c r="N82" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="L82" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O82" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I83" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="L83" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M83" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="N83" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E83" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I85" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="L85" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M85" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="I85" s="0" t="s">
+      <x:c r="N85" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="L85" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H86" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I86" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="L86" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M86" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="N86" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="I86" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O86" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I87" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="I87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L87" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M87" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="M87" s="0" t="s">
+      <x:c r="N87" s="0" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I88" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L88" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M88" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I88" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="L88" s="0" t="s">
+      <x:c r="N88" s="0" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="I89" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L89" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M89" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="I89" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M89" s="0" t="s">
+      <x:c r="N89" s="0" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I90" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L90" s="0" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M95" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="M95" s="0" t="s">
+      <x:c r="N95" s="0" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L96" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="M96" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="I96" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M96" s="0" t="s">
+      <x:c r="N96" s="0" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I97" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L97" s="0" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M101" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="M101" s="0" t="s">
+      <x:c r="N101" s="0" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I102" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L102" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="M102" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="I102" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M102" s="0" t="s">
+      <x:c r="N102" s="0" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L103" s="0" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="M112" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="M112" s="0" t="s">
+      <x:c r="N112" s="0" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="I113" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L113" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M113" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="I113" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M113" s="0" t="s">
+      <x:c r="N113" s="0" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L114" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="I114" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="L114" s="0" t="s">
+      <x:c r="M114" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="M114" s="0" t="s">
+      <x:c r="N114" s="0" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I115" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L115" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M115" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="I115" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M115" s="0" t="s">
+      <x:c r="N115" s="0" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="I116" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L116" s="0" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="I123" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L123" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M123" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E123" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M123" s="0" t="s">
+      <x:c r="N123" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="N123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L124" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="M124" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D124" s="0" t="s">
+      <x:c r="N124" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E124" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O124" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="N126" s="0" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D127" s="0" t="s">
+      <x:c r="E127" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L127" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M127" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="I127" s="0" t="s">
+      <x:c r="N127" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="L127" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L128" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M128" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="N128" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="I128" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O128" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="I129" s="0" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="L131" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M131" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="L131" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M131" s="0" t="s">
+      <x:c r="N131" s="0" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I132" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="L132" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M132" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="I132" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M132" s="0" t="s">
+      <x:c r="N132" s="0" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E134" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E135" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G135" s="0" t="s">
+      <x:c r="I135" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L135" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M135" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="H135" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="M135" s="0" t="s">
+      <x:c r="N135" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="N135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="N136" s="0" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="N141" s="0" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="N142" s="0" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E143" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H160" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I160" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L160" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M160" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="H160" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="M160" s="0" t="s">
+      <x:c r="N160" s="0" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I161" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L161" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M161" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E161" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M161" s="0" t="s">
+      <x:c r="N161" s="0" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I171" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L171" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M171" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="H171" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I171" s="0" t="s">
+      <x:c r="N171" s="0" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H172" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L172" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M172" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="N172" s="0" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I173" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="L173" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M173" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E173" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M173" s="0" t="s">
+      <x:c r="N173" s="0" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E174" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M184" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="O184" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L193" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M193" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="L193" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M193" s="0" t="s">
+      <x:c r="N193" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L194" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M194" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="E194" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M194" s="0" t="s">
+      <x:c r="N194" s="0" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D206" s="0" t="s">
+      <x:c r="E206" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L206" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M206" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="E206" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M206" s="0" t="s">
+      <x:c r="N206" s="0" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="L207" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M207" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="E207" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M207" s="0" t="s">
+      <x:c r="N207" s="0" t="s">
         <x:v>747</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>748</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="L208" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M208" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E208" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M208" s="0" t="s">
+      <x:c r="N208" s="0" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D209" s="0" t="s">
+      <x:c r="E209" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="L209" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M209" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E209" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M209" s="0" t="s">
+      <x:c r="N209" s="0" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="L210" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M210" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="D210" s="0" t="s">
+      <x:c r="N210" s="0" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="L211" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M211" s="0" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="N211" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="I211" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L212" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M212" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="N212" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="I212" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O212" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L213" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M213" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="I213" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M213" s="0" t="s">
+      <x:c r="N213" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="N213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="E215" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="E216" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="E227" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="E228" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="E229" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L230" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M230" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="L230" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M230" s="0" t="s">
+      <x:c r="N230" s="0" t="s">
         <x:v>820</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L231" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M231" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="I231" s="0" t="s">
+      <x:c r="N231" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="L231" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H232" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L232" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M232" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="N232" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="I232" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O232" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G233" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="L233" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M233" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="I233" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M233" s="0" t="s">
+      <x:c r="N233" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="N233" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
         <x:v>832</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="D261" s="0" t="s">
+      <x:c r="I261" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="L261" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M261" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="E261" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M261" s="0" t="s">
+      <x:c r="N261" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="N261" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="I262" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="L262" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M262" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="E262" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M262" s="0" t="s">
+      <x:c r="N262" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="N262" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O262" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="I263" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="L263" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M263" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="E263" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M263" s="0" t="s">
+      <x:c r="N263" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="N263" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M270" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="N270" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="O270" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M278" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="O278" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="N279" s="0" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L280" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M280" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="N280" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="O280" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="N281" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L282" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M282" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="N282" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="O282" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="N283" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L284" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M284" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="N284" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="O284" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="N285" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L286" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M286" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="N286" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="O286" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="N287" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L288" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M288" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="N288" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="O288" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="N289" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L290" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M290" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="N290" s="0" t="s">
         <x:v>1003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1004</x:v>
       </x:c>
       <x:c r="O290" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="N291" s="0" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1007</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L292" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M292" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="N292" s="0" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="O292" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="N293" s="0" t="s">
         <x:v>1012</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1013</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L294" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M294" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="N294" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="O294" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="N295" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L296" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M296" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="N296" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="O296" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="L297" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M297" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="L297" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M297" s="0" t="s">
+      <x:c r="N297" s="0" t="s">
         <x:v>1025</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G298" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H298" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I298" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="L298" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M298" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="E298" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M298" s="0" t="s">
+      <x:c r="N298" s="0" t="s">
         <x:v>1028</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1029</x:v>
       </x:c>
       <x:c r="O298" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="N299" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M300" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="N300" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="O300" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="N301" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L302" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M302" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="N302" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="O302" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="N303" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H304" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I304" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L304" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M304" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="G304" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="M304" s="0" t="s">
+      <x:c r="N304" s="0" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
       <x:c r="O304" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I305" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L305" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M305" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="E305" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M305" s="0" t="s">
+      <x:c r="N305" s="0" t="s">
         <x:v>1050</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1051</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="L306" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M306" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="N306" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="O306" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="N307" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L308" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M308" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="N308" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="O308" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="N309" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L310" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M310" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="N310" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="O310" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="N311" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L312" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M312" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="N312" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="O312" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="N313" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L314" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M314" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="N314" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="O314" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="N315" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L316" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M316" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="N316" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="O316" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="N317" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L318" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M318" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="N318" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="O318" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="N319" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L320" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M320" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="N320" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="O320" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="N321" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L322" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M322" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="N322" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="O322" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="N323" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L324" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M324" s="0" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="N324" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="O324" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="N325" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L326" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M326" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="N326" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="O326" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="N327" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L328" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M328" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="N328" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="O328" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="N329" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L330" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M330" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="N330" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="O330" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="N331" s="0" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L332" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M332" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="N332" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="O332" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="N333" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L334" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M334" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="N334" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="O334" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="N335" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L336" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M336" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="N336" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="O336" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="N337" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L338" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M338" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="N338" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="O338" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="N339" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L340" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M340" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="N340" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="O340" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="D341" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="D341" s="0" t="s">
+      <x:c r="E341" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G341" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I341" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L341" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M341" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="I341" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M341" s="0" t="s">
+      <x:c r="N341" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="N341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F342" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G342" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H342" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I342" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="L342" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M342" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="I342" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M342" s="0" t="s">
+      <x:c r="N342" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="N342" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O342" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G343" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I343" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L343" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M343" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="I343" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M343" s="0" t="s">
+      <x:c r="N343" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="N343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G344" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H344" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I344" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L344" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M344" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="I344" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M344" s="0" t="s">
+      <x:c r="N344" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="N344" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O344" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="G345" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I345" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="I345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="N345" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="G346" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H346" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I346" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L346" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M346" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="N346" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="O346" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G347" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I347" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="N347" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G348" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H348" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I348" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L348" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M348" s="0" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="N348" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="O348" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G349" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I349" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="N349" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1187</x:v>
-[...11 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L350" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M350" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="N350" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="O350" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1190</x:v>
-[...11 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="N351" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L352" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M352" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="N352" s="0" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="O352" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="N353" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L354" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M354" s="0" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="N354" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="O354" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="N355" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L356" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M356" s="0" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="N356" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="O356" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="N357" s="0" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L358" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M358" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="N358" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="O358" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>1215</x:v>
       </x:c>
+      <x:c r="E359" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F359" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G359" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I359" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="N359" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
+      <x:c r="E360" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F360" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G360" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H360" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="I360" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L360" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="M360" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="N360" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="O360" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="N361" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L362" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M362" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="N362" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="O362" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="N363" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="E364" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I364" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L364" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="M364" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="N364" s="0" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="O364" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="D365" s="0" t="s">
+      <x:c r="I365" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L365" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M365" s="0" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="I365" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M365" s="0" t="s">
+      <x:c r="N365" s="0" t="s">
         <x:v>1236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1237</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L366" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M366" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="I366" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M366" s="0" t="s">
+      <x:c r="N366" s="0" t="s">
         <x:v>1239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1240</x:v>
       </x:c>
       <x:c r="O366" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L367" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M367" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="I367" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M367" s="0" t="s">
+      <x:c r="N367" s="0" t="s">
         <x:v>1242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L368" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="M368" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="I368" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M368" s="0" t="s">
+      <x:c r="N368" s="0" t="s">
         <x:v>1245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1246</x:v>
       </x:c>
       <x:c r="O368" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L369" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M369" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="I369" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M369" s="0" t="s">
+      <x:c r="N369" s="0" t="s">
         <x:v>1248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1249</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L370" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M370" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
-      <x:c r="I370" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M370" s="0" t="s">
+      <x:c r="N370" s="0" t="s">
         <x:v>1251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1252</x:v>
       </x:c>
       <x:c r="O370" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="I371" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L371" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M371" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
-      <x:c r="I371" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M371" s="0" t="s">
+      <x:c r="N371" s="0" t="s">
         <x:v>1254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1255</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="I372" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L372" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="M372" s="0" t="s">
         <x:v>1256</x:v>
       </x:c>
-      <x:c r="D372" s="0" t="s">
+      <x:c r="N372" s="0" t="s">
         <x:v>1257</x:v>
       </x:c>
-      <x:c r="E372" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O372" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I373" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L373" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M373" s="0" t="s">
         <x:v>1260</x:v>
       </x:c>
-      <x:c r="D373" s="0" t="s">
+      <x:c r="N373" s="0" t="s">
         <x:v>1261</x:v>
       </x:c>
-      <x:c r="I373" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I374" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="L374" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M374" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
-      <x:c r="I374" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="M374" s="0" t="s">
+      <x:c r="N374" s="0" t="s">
         <x:v>1265</x:v>
       </x:c>
-      <x:c r="N374" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O374" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M375" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="N375" s="0" t="s">
         <x:v>1268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1270</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L376" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M376" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="N376" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="O376" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="I377" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L377" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M377" s="0" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="E377" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M377" s="0" t="s">
+      <x:c r="N377" s="0" t="s">
         <x:v>1275</x:v>
       </x:c>
-      <x:c r="N377" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="I378" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L378" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M378" s="0" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="E378" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M378" s="0" t="s">
+      <x:c r="N378" s="0" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="N378" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O378" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="I379" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L379" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M379" s="0" t="s">
         <x:v>1280</x:v>
       </x:c>
-      <x:c r="E379" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M379" s="0" t="s">
+      <x:c r="N379" s="0" t="s">
         <x:v>1281</x:v>
       </x:c>
-      <x:c r="N379" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="I380" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L380" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="M380" s="0" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="E380" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="L380" s="0" t="s">
+      <x:c r="N380" s="0" t="s">
         <x:v>1284</x:v>
       </x:c>
-      <x:c r="M380" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O380" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="I381" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L381" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M381" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="N381" s="0" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="E381" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="I382" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L382" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M382" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="N382" s="0" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="E382" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O382" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="I383" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="L383" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M383" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="N383" s="0" t="s">
         <x:v>1293</x:v>
       </x:c>
-      <x:c r="E383" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L384" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M384" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="N384" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="O384" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="I385" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="L385" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M385" s="0" t="s">
         <x:v>1300</x:v>
       </x:c>
-      <x:c r="E385" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="L385" s="0" t="s">
+      <x:c r="N385" s="0" t="s">
         <x:v>1301</x:v>
       </x:c>
-      <x:c r="M385" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="I386" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="L386" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M386" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="N386" s="0" t="s">
         <x:v>1304</x:v>
       </x:c>
-      <x:c r="E386" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O386" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L387" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="M387" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="E387" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="M387" s="0" t="s">
+      <x:c r="N387" s="0" t="s">
         <x:v>1308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1309</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L388" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="M388" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="E388" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="L388" s="0" t="s">
+      <x:c r="N388" s="0" t="s">
         <x:v>1311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1313</x:v>
       </x:c>
       <x:c r="O388" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L389" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M389" s="0" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="N389" s="0" t="s">
         <x:v>1314</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1316</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L390" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M390" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="N390" s="0" t="s">
         <x:v>1317</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1319</x:v>
       </x:c>
       <x:c r="O390" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L391" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M391" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="N391" s="0" t="s">
         <x:v>1320</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1322</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L392" s="0" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="M392" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
-      <x:c r="E392" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F392" s="0" t="s">
+      <x:c r="N392" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="O392" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:15">
+      <x:c r="A393" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L393" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M393" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="N393" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="O393" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:15">
+      <x:c r="A394" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L394" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M394" s="0" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="N394" s="0" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="O394" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:15">
+      <x:c r="A395" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="L395" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="M395" s="0" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="N395" s="0" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="O395" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:15">
+      <x:c r="A396" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L396" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M396" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="N396" s="0" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="O396" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:15">
+      <x:c r="A397" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L397" s="0" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="M397" s="0" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="N397" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="O397" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:15">
+      <x:c r="A398" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G392" s="0" t="s">
+      <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H392" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="O392" s="0" t="s">
+      <x:c r="H398" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L398" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M398" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="N398" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="O398" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:15">
+      <x:c r="A399" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L399" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M399" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="N399" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="O399" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:15">
+      <x:c r="A400" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L400" s="0" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="M400" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="N400" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="O400" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:15">
+      <x:c r="A401" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L401" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M401" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="N401" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="O401" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:15">
+      <x:c r="A402" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L402" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M402" s="0" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="N402" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="O402" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:15">
+      <x:c r="A403" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L403" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M403" s="0" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="N403" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="O403" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:15">
+      <x:c r="A404" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L404" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M404" s="0" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="N404" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="O404" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>