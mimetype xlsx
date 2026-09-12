--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5a5baea3a846dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98eb7b9ad5324ac9b7b295afbefb407b.psmdcp" Id="R2687bb623c84495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911ab93d65d44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfab582740b947a28de45d273bc1b0c5.psmdcp" Id="R9bccdfafb2ea4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-12-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated Modified Energy Factor (IMEF)</x:t>
@@ -18402,50 +18402,50 @@
       </x:c>
       <x:c r="M404" s="0" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="N404" s="0" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="O404" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-12-2026</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>