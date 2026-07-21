--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc5eec4bc9c458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1914d6b75ee4949ba62f311fe37dad2.psmdcp" Id="R9f9d32e81e41408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71004b1cac0f4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae43fd2142e24ef5a85e80f97f071bd1.psmdcp" Id="R8d7c3c5e461b46a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>Rated Cooling Capacity (BTU/hour)</x:t>
@@ -115,101 +115,278 @@
   <x:si>
     <x:t>KHVS12B33A</x:t>
   </x:si>
   <x:si>
     <x:t>12600</x:t>
   </x:si>
   <x:si>
     <x:t>1559349</x:t>
   </x:si>
   <x:si>
     <x:t>3999720</x:t>
   </x:si>
   <x:si>
     <x:t>WCVT12B30A</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>1559353</x:t>
   </x:si>
   <x:si>
     <x:t>3999724</x:t>
   </x:si>
   <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWJV08W**#</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4619034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWJV10W**#</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4619074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWJV14W**#</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4619054</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gradient</x:t>
   </x:si>
   <x:si>
     <x:t>CCHP11</x:t>
   </x:si>
   <x:si>
     <x:t>9300</x:t>
   </x:si>
   <x:si>
     <x:t>1474083</x:t>
   </x:si>
   <x:si>
     <x:t>3627050</x:t>
   </x:si>
   <x:si>
     <x:t>GREE</x:t>
   </x:si>
   <x:si>
+    <x:t>GJC08BU-A6DRNJ2A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1474084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3845186</x:t>
+  </x:si>
+  <x:si>
     <x:t>GJH09BW-A6DRNL1A</x:t>
   </x:si>
   <x:si>
     <x:t>1180195</x:t>
   </x:si>
   <x:si>
     <x:t>2673863</x:t>
   </x:si>
   <x:si>
     <x:t>Hisense</x:t>
   </x:si>
   <x:si>
     <x:t>AW2223TW3W</x:t>
   </x:si>
   <x:si>
     <x:t>22000</x:t>
   </x:si>
   <x:si>
     <x:t>1221438</x:t>
   </x:si>
   <x:si>
     <x:t>3543869</x:t>
   </x:si>
   <x:si>
+    <x:t>K?hl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVL28B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVL36B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVM18B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVM24B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVS08B10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVS12B10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVS12B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCVS16B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K?hl+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHVL28B35B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHVS10B11B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHVS12B33B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654574</x:t>
+  </x:si>
+  <x:si>
     <x:t>Keystone</x:t>
   </x:si>
   <x:si>
     <x:t>KSTAW08INV-HC</x:t>
   </x:si>
   <x:si>
-    <x:t>8000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1065904</x:t>
   </x:si>
   <x:si>
     <x:t>2453073</x:t>
   </x:si>
   <x:si>
     <x:t>Kinghome</x:t>
   </x:si>
   <x:si>
     <x:t>KHWA09IN</x:t>
   </x:si>
   <x:si>
     <x:t>1638719</x:t>
   </x:si>
   <x:si>
     <x:t>4480276</x:t>
   </x:si>
   <x:si>
     <x:t>LG</x:t>
   </x:si>
   <x:si>
     <x:t>LW2422IVSM(208V)</x:t>
   </x:si>
   <x:si>
     <x:t>23500</x:t>
@@ -235,53 +412,50 @@
   <x:si>
     <x:t>6000</x:t>
   </x:si>
   <x:si>
     <x:t>1197599</x:t>
   </x:si>
   <x:si>
     <x:t>2687059</x:t>
   </x:si>
   <x:si>
     <x:t>Midea</x:t>
   </x:si>
   <x:si>
     <x:t>1010451315</x:t>
   </x:si>
   <x:si>
     <x:t>1197601</x:t>
   </x:si>
   <x:si>
     <x:t>2740429</x:t>
   </x:si>
   <x:si>
     <x:t>1010451479</x:t>
   </x:si>
   <x:si>
-    <x:t>10000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1197603</x:t>
   </x:si>
   <x:si>
     <x:t>2740430</x:t>
   </x:si>
   <x:si>
     <x:t>1014242943</x:t>
   </x:si>
   <x:si>
     <x:t>1745196</x:t>
   </x:si>
   <x:si>
     <x:t>4523777</x:t>
   </x:si>
   <x:si>
     <x:t>1014264129</x:t>
   </x:si>
   <x:si>
     <x:t>1745197</x:t>
   </x:si>
   <x:si>
     <x:t>4523778</x:t>
   </x:si>
   <x:si>
     <x:t>MAH09B1AGR</x:t>
@@ -310,50 +484,164 @@
   <x:si>
     <x:t>1559357</x:t>
   </x:si>
   <x:si>
     <x:t>4008623</x:t>
   </x:si>
   <x:si>
     <x:t>MAH09S1AGR</x:t>
   </x:si>
   <x:si>
     <x:t>1559358</x:t>
   </x:si>
   <x:si>
     <x:t>4008622</x:t>
   </x:si>
   <x:si>
     <x:t>MAH09W1AGR</x:t>
   </x:si>
   <x:si>
     <x:t>1864474</x:t>
   </x:si>
   <x:si>
     <x:t>4612874</x:t>
   </x:si>
   <x:si>
+    <x:t>MAT08R1FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT08R1SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT10R1FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT10R1SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT10R2FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dual voltage 230/208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT10R2SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT12R1FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT12R1SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT12R2FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT12R2SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT14R2FWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT14R2SWTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654985</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW06U1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864467</x:t>
   </x:si>
   <x:si>
     <x:t>4612875</x:t>
   </x:si>
   <x:si>
     <x:t>MAW06V1QWBL-T</x:t>
   </x:si>
   <x:si>
     <x:t>1827619</x:t>
   </x:si>
   <x:si>
     <x:t>4576748</x:t>
   </x:si>
   <x:si>
     <x:t>MAW06V1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1745202</x:t>
   </x:si>
   <x:si>
     <x:t>4519356</x:t>
@@ -487,53 +775,50 @@
   <x:si>
     <x:t>3892176</x:t>
   </x:si>
   <x:si>
     <x:t>MAW10V1WWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864478</x:t>
   </x:si>
   <x:si>
     <x:t>4586627</x:t>
   </x:si>
   <x:si>
     <x:t>MAW10V1WWT-T</x:t>
   </x:si>
   <x:si>
     <x:t>1864479</x:t>
   </x:si>
   <x:si>
     <x:t>4586628</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WBK</x:t>
   </x:si>
   <x:si>
-    <x:t>12000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864480</x:t>
   </x:si>
   <x:si>
     <x:t>4586629</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WBK-T</x:t>
   </x:si>
   <x:si>
     <x:t>1827621</x:t>
   </x:si>
   <x:si>
     <x:t>4576750</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864481</x:t>
   </x:si>
   <x:si>
     <x:t>4586630</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WWT-T</x:t>
@@ -601,74 +886,89 @@
   <x:si>
     <x:t>1065919</x:t>
   </x:si>
   <x:si>
     <x:t>2453262</x:t>
   </x:si>
   <x:si>
     <x:t>MWAUQB-08HRFN8-BCN11</x:t>
   </x:si>
   <x:si>
     <x:t>1864486</x:t>
   </x:si>
   <x:si>
     <x:t>4591183</x:t>
   </x:si>
   <x:si>
     <x:t>MWAUQB-10CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1228804</x:t>
   </x:si>
   <x:si>
     <x:t>3557082</x:t>
   </x:si>
   <x:si>
+    <x:t>MWAUQB-12CRFN8-BCP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4669635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWAUQB-12HRFN8-BCN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4669636</x:t>
+  </x:si>
+  <x:si>
     <x:t>MWCUPWHP-09HEFN8-BCL1</x:t>
   </x:si>
   <x:si>
     <x:t>1221442</x:t>
   </x:si>
   <x:si>
     <x:t>3550237</x:t>
   </x:si>
   <x:si>
     <x:t>MWCUPWHP-09HEFN8-BCL1N</x:t>
   </x:si>
   <x:si>
     <x:t>1559359</x:t>
   </x:si>
   <x:si>
     <x:t>4008624</x:t>
   </x:si>
   <x:si>
     <x:t>MWCUWH-18CRFN8-MCP0</x:t>
   </x:si>
   <x:si>
-    <x:t>Dual voltage 230/208</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1827622</x:t>
   </x:si>
   <x:si>
     <x:t>4576741</x:t>
   </x:si>
   <x:si>
     <x:t>MWCUWH-24CRFN8-MCM8</x:t>
   </x:si>
   <x:si>
     <x:t>1827623</x:t>
   </x:si>
   <x:si>
     <x:t>4576742</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-08CRFN8-BCN1</x:t>
   </x:si>
   <x:si>
     <x:t>1827624</x:t>
   </x:si>
   <x:si>
     <x:t>4576743</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-10CRFN8-BCN1</x:t>
@@ -688,59 +988,65 @@
   <x:si>
     <x:t>4576745</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-12CRFN8-BCM9</x:t>
   </x:si>
   <x:si>
     <x:t>1827627</x:t>
   </x:si>
   <x:si>
     <x:t>4576746</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-12CRFN8-MCM9</x:t>
   </x:si>
   <x:si>
     <x:t>1827628</x:t>
   </x:si>
   <x:si>
     <x:t>4576747</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-14CRFN8-MCM9</x:t>
   </x:si>
   <x:si>
-    <x:t>14000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1745204</x:t>
   </x:si>
   <x:si>
     <x:t>4523773</x:t>
   </x:si>
   <x:si>
+    <x:t>MWEUWA-08CRFN8-BCM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4669634</x:t>
+  </x:si>
+  <x:si>
     <x:t>MWEUWA-08CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745205</x:t>
   </x:si>
   <x:si>
     <x:t>4518222</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUWA-10CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745206</x:t>
   </x:si>
   <x:si>
     <x:t>4518717</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUWA-12CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745207</x:t>
   </x:si>
   <x:si>
     <x:t>4518716</x:t>
@@ -986,50 +1292,77 @@
     <x:t>W14WC72-B</x:t>
   </x:si>
   <x:si>
     <x:t>1680917</x:t>
   </x:si>
   <x:si>
     <x:t>4514529</x:t>
   </x:si>
   <x:si>
     <x:t>W8WC72</x:t>
   </x:si>
   <x:si>
     <x:t>1680926</x:t>
   </x:si>
   <x:si>
     <x:t>4514533</x:t>
   </x:si>
   <x:si>
     <x:t>W8WC72-B</x:t>
   </x:si>
   <x:si>
     <x:t>1680927</x:t>
   </x:si>
   <x:si>
     <x:t>4514534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallmaster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCVT12B30B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHVT14B33B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654754</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1366,51 +1699,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M95"/>
+  <x:dimension ref="A1:M127"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="21.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="46.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="15.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="27.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="10.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="18.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
@@ -1593,2907 +1926,3931 @@
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F8" s="0" t="s">
+      <x:c r="G8" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G8" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="K8" s="0" t="s">
+      <x:c r="L8" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F9" s="0" t="s">
+      <x:c r="G9" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="G9" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="K9" s="0" t="s">
+      <x:c r="L9" s="0" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F11" s="0" t="s">
+      <x:c r="L11" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E46" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:13">
       <x:c r="A78" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:13">
       <x:c r="A79" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13">
       <x:c r="A94" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:13">
+      <x:c r="A96" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K96" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="L96" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="M96" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:13">
+      <x:c r="A97" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K97" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="L97" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="M97" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:13">
+      <x:c r="A98" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J98" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K98" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="L98" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="M98" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:13">
+      <x:c r="A99" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K99" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="L99" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="M99" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:13">
+      <x:c r="A100" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J100" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K100" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="L100" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="M100" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:13">
+      <x:c r="A101" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J101" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K101" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="L101" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="M101" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:13">
+      <x:c r="A102" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J102" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K102" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="L102" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="M102" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:13">
+      <x:c r="A103" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="L103" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="M103" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:13">
+      <x:c r="A104" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J104" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K104" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="L104" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="M104" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:13">
+      <x:c r="A105" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="K105" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="L105" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="M105" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:13">
+      <x:c r="A106" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J106" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="K106" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="L106" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="M106" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:13">
+      <x:c r="A107" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K107" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="L107" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="M107" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:13">
+      <x:c r="A108" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J108" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K108" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="L108" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="M108" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:13">
+      <x:c r="A109" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K109" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="L109" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="M109" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:13">
+      <x:c r="A110" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K110" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="L110" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="M110" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:13">
+      <x:c r="A111" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="L111" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="M111" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:13">
+      <x:c r="A112" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K112" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="L112" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="M112" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:13">
+      <x:c r="A113" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K113" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="L113" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="M113" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:13">
+      <x:c r="A114" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J114" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K114" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="L114" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="M114" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:13">
+      <x:c r="A115" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K115" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="L115" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="M115" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:13">
+      <x:c r="A116" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J116" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K116" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="L116" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="M116" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:13">
+      <x:c r="A117" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="L117" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="M117" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:13">
+      <x:c r="A118" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J118" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K118" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="L118" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="M118" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:13">
+      <x:c r="A119" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K119" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="L119" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="M119" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:13">
+      <x:c r="A120" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J120" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K120" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="L120" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="M120" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:13">
+      <x:c r="A121" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K121" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="L121" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="M121" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:13">
+      <x:c r="A122" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="L122" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="M122" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:13">
+      <x:c r="A123" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K123" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="L123" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="M123" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:13">
+      <x:c r="A124" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J124" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K124" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="L124" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="M124" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:13">
+      <x:c r="A125" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K125" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="L125" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="M125" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:13">
+      <x:c r="A126" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J126" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K126" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="L126" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="M126" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:13">
+      <x:c r="A127" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K127" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="L127" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="M127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>