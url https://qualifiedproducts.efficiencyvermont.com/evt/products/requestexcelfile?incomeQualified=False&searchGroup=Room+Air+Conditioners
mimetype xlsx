--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71004b1cac0f4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae43fd2142e24ef5a85e80f97f071bd1.psmdcp" Id="R8d7c3c5e461b46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4954b1736a43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf6951233b8d4616a11a8bf4a215570b.psmdcp" Id="R3f5558b39e3e4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-13-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>Rated Cooling Capacity (BTU/hour)</x:t>
@@ -5807,50 +5807,50 @@
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-13-2026</vt:lpstr>
+      <vt:lpstr>9-13-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-13-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>