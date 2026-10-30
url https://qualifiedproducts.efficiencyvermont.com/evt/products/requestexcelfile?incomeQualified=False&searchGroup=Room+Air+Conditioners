--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4954b1736a43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf6951233b8d4616a11a8bf4a215570b.psmdcp" Id="R3f5558b39e3e4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4175938312f84a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f602385824d049b39c93cd46e0aa932c.psmdcp" Id="R1a5e438807114d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="9-13-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-29-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>Rated Cooling Capacity (BTU/hour)</x:t>
@@ -52,206 +52,524 @@
   <x:si>
     <x:t>Refrigerant Type (GWP = Global Warming Potential)</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
   </x:si>
   <x:si>
     <x:t>ModelName</x:t>
   </x:si>
   <x:si>
     <x:t>Additional Model Information</x:t>
   </x:si>
   <x:si>
     <x:t>Product ID</x:t>
   </x:si>
   <x:si>
     <x:t>External Product ID</x:t>
   </x:si>
   <x:si>
     <x:t>Data Source Name</x:t>
   </x:si>
   <x:si>
     <x:t>Room Air Conditioners</x:t>
   </x:si>
   <x:si>
+    <x:t>Brothers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERGY STAR Most Efficient</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low GWP Refrigerant</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>1962677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERGY STAR Room Air Conditioners</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dual voltage 230/208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682197</x:t>
+  </x:si>
+  <x:si>
     <x:t>Friedrich</x:t>
   </x:si>
   <x:si>
     <x:t>KCVL28B30A</x:t>
   </x:si>
   <x:si>
-    <x:t>ENERGY STAR Most Efficient</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>28900</x:t>
   </x:si>
   <x:si>
-    <x:t>Low GWP Refrigerant</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1559337</x:t>
   </x:si>
   <x:si>
     <x:t>3999717</x:t>
   </x:si>
   <x:si>
-    <x:t>ENERGY STAR Room Air Conditioners</x:t>
+    <x:t>KCVM14B10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690814</x:t>
   </x:si>
   <x:si>
     <x:t>KCVS08B10A</x:t>
   </x:si>
   <x:si>
     <x:t>8700</x:t>
   </x:si>
   <x:si>
     <x:t>1559342</x:t>
   </x:si>
   <x:si>
     <x:t>3999712</x:t>
   </x:si>
   <x:si>
     <x:t>KHVS12B33A</x:t>
   </x:si>
   <x:si>
     <x:t>12600</x:t>
   </x:si>
   <x:si>
     <x:t>1559349</x:t>
   </x:si>
   <x:si>
     <x:t>3999720</x:t>
   </x:si>
   <x:si>
+    <x:t>WCVT10B10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690794</x:t>
+  </x:si>
+  <x:si>
     <x:t>WCVT12B30A</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>1559353</x:t>
   </x:si>
   <x:si>
     <x:t>3999724</x:t>
   </x:si>
   <x:si>
+    <x:t>Frigidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC085WC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC105WC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC105WC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC125WC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC125WC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHTC145WC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW085WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW105WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW106WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW125WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW126WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW145WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW146WF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW185WF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHWW245WF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frigidaire Gallery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GHWW085TF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GHWW105TF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GHWW125TF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699252</x:t>
+  </x:si>
+  <x:si>
     <x:t>GE</x:t>
   </x:si>
   <x:si>
     <x:t>PWJV08W**#</x:t>
   </x:si>
   <x:si>
-    <x:t>8000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864471</x:t>
   </x:si>
   <x:si>
     <x:t>4619034</x:t>
   </x:si>
   <x:si>
     <x:t>PWJV10W**#</x:t>
   </x:si>
   <x:si>
-    <x:t>10000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864472</x:t>
   </x:si>
   <x:si>
     <x:t>4619074</x:t>
   </x:si>
   <x:si>
     <x:t>PWJV14W**#</x:t>
   </x:si>
   <x:si>
-    <x:t>14000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864473</x:t>
   </x:si>
   <x:si>
     <x:t>4619054</x:t>
   </x:si>
   <x:si>
     <x:t>Gradient</x:t>
   </x:si>
   <x:si>
     <x:t>CCHP11</x:t>
   </x:si>
   <x:si>
     <x:t>9300</x:t>
   </x:si>
   <x:si>
     <x:t>1474083</x:t>
   </x:si>
   <x:si>
     <x:t>3627050</x:t>
   </x:si>
   <x:si>
     <x:t>GREE</x:t>
   </x:si>
   <x:si>
     <x:t>GJC08BU-A6DRNJ2A</x:t>
   </x:si>
   <x:si>
     <x:t>8300</x:t>
   </x:si>
   <x:si>
     <x:t>1474084</x:t>
   </x:si>
   <x:si>
     <x:t>3845186</x:t>
   </x:si>
   <x:si>
     <x:t>GJH09BW-A6DRNL1A</x:t>
   </x:si>
   <x:si>
     <x:t>1180195</x:t>
   </x:si>
   <x:si>
     <x:t>2673863</x:t>
   </x:si>
   <x:si>
+    <x:t>GJH09BW-A6DRNL1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4700794</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hisense</x:t>
   </x:si>
   <x:si>
+    <x:t>AW-12TW1RZAU70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AW-12TR1RZBUE75; HLAW1227TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4700754</x:t>
+  </x:si>
+  <x:si>
     <x:t>AW2223TW3W</x:t>
   </x:si>
   <x:si>
     <x:t>22000</x:t>
   </x:si>
   <x:si>
     <x:t>1221438</x:t>
   </x:si>
   <x:si>
     <x:t>3543869</x:t>
   </x:si>
   <x:si>
+    <x:t>AWUS1227TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-1386-6; AAWUS1227TW; AW12TW27P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4700774</x:t>
+  </x:si>
+  <x:si>
     <x:t>K?hl</x:t>
   </x:si>
   <x:si>
     <x:t>KCVL28B30B</x:t>
   </x:si>
   <x:si>
     <x:t>1894405</x:t>
   </x:si>
   <x:si>
     <x:t>4654734</x:t>
   </x:si>
   <x:si>
     <x:t>KCVL36B30B</x:t>
   </x:si>
   <x:si>
     <x:t>33000</x:t>
   </x:si>
   <x:si>
     <x:t>1894406</x:t>
   </x:si>
   <x:si>
     <x:t>4654714</x:t>
   </x:si>
   <x:si>
     <x:t>KCVM18B30B</x:t>
@@ -523,74 +841,68 @@
   <x:si>
     <x:t>4654975</x:t>
   </x:si>
   <x:si>
     <x:t>MAT10R1FWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894418</x:t>
   </x:si>
   <x:si>
     <x:t>4654976</x:t>
   </x:si>
   <x:si>
     <x:t>MAT10R1SWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894419</x:t>
   </x:si>
   <x:si>
     <x:t>4654977</x:t>
   </x:si>
   <x:si>
     <x:t>MAT10R2FWTK</x:t>
   </x:si>
   <x:si>
-    <x:t>Dual voltage 230/208</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1894420</x:t>
   </x:si>
   <x:si>
     <x:t>4654978</x:t>
   </x:si>
   <x:si>
     <x:t>MAT10R2SWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894421</x:t>
   </x:si>
   <x:si>
     <x:t>4654979</x:t>
   </x:si>
   <x:si>
     <x:t>MAT12R1FWTK</x:t>
   </x:si>
   <x:si>
-    <x:t>12000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1894422</x:t>
   </x:si>
   <x:si>
     <x:t>4654980</x:t>
   </x:si>
   <x:si>
     <x:t>MAT12R1SWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894423</x:t>
   </x:si>
   <x:si>
     <x:t>4654981</x:t>
   </x:si>
   <x:si>
     <x:t>MAT12R2FWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894424</x:t>
   </x:si>
   <x:si>
     <x:t>4654982</x:t>
   </x:si>
   <x:si>
     <x:t>MAT12R2SWTK</x:t>
@@ -598,59 +910,77 @@
   <x:si>
     <x:t>1894425</x:t>
   </x:si>
   <x:si>
     <x:t>4654983</x:t>
   </x:si>
   <x:si>
     <x:t>MAT14R2FWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894426</x:t>
   </x:si>
   <x:si>
     <x:t>4654984</x:t>
   </x:si>
   <x:si>
     <x:t>MAT14R2SWTK</x:t>
   </x:si>
   <x:si>
     <x:t>1894427</x:t>
   </x:si>
   <x:si>
     <x:t>4654985</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW06S1KWT-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670702</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW06U1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864467</x:t>
   </x:si>
   <x:si>
     <x:t>4612875</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW06V1KYWT-S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670701</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW06V1QWBL-T</x:t>
   </x:si>
   <x:si>
     <x:t>1827619</x:t>
   </x:si>
   <x:si>
     <x:t>4576748</x:t>
   </x:si>
   <x:si>
     <x:t>MAW06V1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1745202</x:t>
   </x:si>
   <x:si>
     <x:t>4519356</x:t>
   </x:si>
   <x:si>
     <x:t>MAW06V1UBL</x:t>
   </x:si>
   <x:si>
     <x:t>1680861</x:t>
   </x:si>
   <x:si>
     <x:t>4511256</x:t>
@@ -661,74 +991,98 @@
   <x:si>
     <x:t>1680862</x:t>
   </x:si>
   <x:si>
     <x:t>4498966</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08HV1CWT</x:t>
   </x:si>
   <x:si>
     <x:t>1199543</x:t>
   </x:si>
   <x:si>
     <x:t>3354576</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08HV1KWT-A</x:t>
   </x:si>
   <x:si>
     <x:t>1864468</x:t>
   </x:si>
   <x:si>
     <x:t>4611334</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW08U1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW08U1KWT-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW08U1KWT-M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693845</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW08U1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1197604</x:t>
   </x:si>
   <x:si>
     <x:t>2740432</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08U2QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1474121</x:t>
   </x:si>
   <x:si>
     <x:t>3892175</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1KWT-A</x:t>
   </x:si>
   <x:si>
-    <x:t>7800</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864469</x:t>
   </x:si>
   <x:si>
     <x:t>4612877</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1KYWT-S</x:t>
   </x:si>
   <x:si>
     <x:t>1864470</x:t>
   </x:si>
   <x:si>
     <x:t>4612876</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1WBK</x:t>
   </x:si>
   <x:si>
     <x:t>1864475</x:t>
   </x:si>
   <x:si>
     <x:t>4586624</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1WBK-T</x:t>
@@ -736,155 +1090,329 @@
   <x:si>
     <x:t>1827620</x:t>
   </x:si>
   <x:si>
     <x:t>4576749</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1WWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864476</x:t>
   </x:si>
   <x:si>
     <x:t>4586625</x:t>
   </x:si>
   <x:si>
     <x:t>MAW08V1WWT-T</x:t>
   </x:si>
   <x:si>
     <x:t>1864477</x:t>
   </x:si>
   <x:si>
     <x:t>4586626</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW10RV1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW10U1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW10U1KWT-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW10U1KWT-M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693846</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW10U1QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1197605</x:t>
   </x:si>
   <x:si>
     <x:t>2740433</x:t>
   </x:si>
   <x:si>
     <x:t>MAW10U2QWT</x:t>
   </x:si>
   <x:si>
     <x:t>1474126</x:t>
   </x:si>
   <x:si>
     <x:t>3892176</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW10V1KYWT-S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693835</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW10V1WWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864478</x:t>
   </x:si>
   <x:si>
     <x:t>4586627</x:t>
   </x:si>
   <x:si>
     <x:t>MAW10V1WWT-T</x:t>
   </x:si>
   <x:si>
     <x:t>1864479</x:t>
   </x:si>
   <x:si>
     <x:t>4586628</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW12HV1KWT-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW12RV1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW12U1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW12U1KWT-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW12U1KWT-M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW12V1KYWT-S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670700</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW12V1WBK</x:t>
   </x:si>
   <x:si>
     <x:t>1864480</x:t>
   </x:si>
   <x:si>
     <x:t>4586629</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WBK-T</x:t>
   </x:si>
   <x:si>
     <x:t>1827621</x:t>
   </x:si>
   <x:si>
     <x:t>4576750</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WWT</x:t>
   </x:si>
   <x:si>
     <x:t>1864481</x:t>
   </x:si>
   <x:si>
     <x:t>4586630</x:t>
   </x:si>
   <x:si>
     <x:t>MAW12V1WWT-T</x:t>
   </x:si>
   <x:si>
     <x:t>1864482</x:t>
   </x:si>
   <x:si>
     <x:t>4586631</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW14RV1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW14V1KYWT-S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAW18RV1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670705</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW18S2KWT-A</x:t>
   </x:si>
   <x:si>
-    <x:t>18000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864483</x:t>
   </x:si>
   <x:si>
     <x:t>4586632</x:t>
   </x:si>
   <x:si>
+    <x:t>MAW24RV1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670706</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAW24S2KWT-A</x:t>
   </x:si>
   <x:si>
-    <x:t>24000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1864484</x:t>
   </x:si>
   <x:si>
     <x:t>4586633</x:t>
   </x:si>
   <x:si>
     <x:t>MAW24V2KYWT-S</x:t>
   </x:si>
   <x:si>
     <x:t>1864485</x:t>
   </x:si>
   <x:si>
     <x:t>4586634</x:t>
   </x:si>
   <x:si>
+    <x:t>MT08VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT10VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT10VB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT12VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT12VB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693852</x:t>
+  </x:si>
+  <x:si>
     <x:t>MWAUQB-06CRFN8-BCN11</x:t>
   </x:si>
   <x:si>
     <x:t>1638718</x:t>
   </x:si>
   <x:si>
     <x:t>4479558</x:t>
   </x:si>
   <x:si>
     <x:t>MWAUQB-08CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1228802</x:t>
   </x:si>
   <x:si>
     <x:t>3557081</x:t>
   </x:si>
   <x:si>
     <x:t>MWAUQB-08HRFN8-BCL0</x:t>
   </x:si>
   <x:si>
     <x:t>1065919</x:t>
   </x:si>
   <x:si>
     <x:t>2453262</x:t>
@@ -994,59 +1522,50 @@
   <x:si>
     <x:t>1827627</x:t>
   </x:si>
   <x:si>
     <x:t>4576746</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-12CRFN8-MCM9</x:t>
   </x:si>
   <x:si>
     <x:t>1827628</x:t>
   </x:si>
   <x:si>
     <x:t>4576747</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUTW-14CRFN8-MCM9</x:t>
   </x:si>
   <x:si>
     <x:t>1745204</x:t>
   </x:si>
   <x:si>
     <x:t>4523773</x:t>
   </x:si>
   <x:si>
-    <x:t>MWEUWA-08CRFN8-BCM7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MWEUWA-08CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745205</x:t>
   </x:si>
   <x:si>
     <x:t>4518222</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUWA-10CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745206</x:t>
   </x:si>
   <x:si>
     <x:t>4518717</x:t>
   </x:si>
   <x:si>
     <x:t>MWEUWA-12CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1745207</x:t>
   </x:si>
   <x:si>
     <x:t>4518716</x:t>
@@ -1063,50 +1582,116 @@
   <x:si>
     <x:t>1745209</x:t>
   </x:si>
   <x:si>
     <x:t>4532840</x:t>
   </x:si>
   <x:si>
     <x:t>MWFUQB-10CRFN8-BCP0</x:t>
   </x:si>
   <x:si>
     <x:t>1827630</x:t>
   </x:si>
   <x:si>
     <x:t>4576752</x:t>
   </x:si>
   <x:si>
     <x:t>MWFUQB-8CRFN8-BCN11</x:t>
   </x:si>
   <x:si>
     <x:t>1827631</x:t>
   </x:si>
   <x:si>
     <x:t>4576751</x:t>
   </x:si>
   <x:si>
+    <x:t>MWFUWA-08CRFN8-BCP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4675674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWFUWA-10CRFN8-BCP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4675675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWFUWA-12CRFN8-BCP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4675676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWFUWA-14CRFN8-BCP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4675677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PELONIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAT10R1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAT12R1KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAT14R2KWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4693776</x:t>
+  </x:si>
+  <x:si>
     <x:t>Seasons</x:t>
   </x:si>
   <x:si>
     <x:t>ST08VB1</x:t>
   </x:si>
   <x:si>
     <x:t>1864487</x:t>
   </x:si>
   <x:si>
     <x:t>4618214</x:t>
   </x:si>
   <x:si>
     <x:t>ST10VB1</x:t>
   </x:si>
   <x:si>
     <x:t>1864488</x:t>
   </x:si>
   <x:si>
     <x:t>4618215</x:t>
   </x:si>
   <x:si>
     <x:t>ST10VB2</x:t>
   </x:si>
   <x:si>
     <x:t>1864489</x:t>
@@ -1120,50 +1705,95 @@
   <x:si>
     <x:t>1864490</x:t>
   </x:si>
   <x:si>
     <x:t>4618217</x:t>
   </x:si>
   <x:si>
     <x:t>ST12VB2</x:t>
   </x:si>
   <x:si>
     <x:t>1864491</x:t>
   </x:si>
   <x:si>
     <x:t>4618218</x:t>
   </x:si>
   <x:si>
     <x:t>ST14VA2</x:t>
   </x:si>
   <x:si>
     <x:t>1864492</x:t>
   </x:si>
   <x:si>
     <x:t>4618219</x:t>
   </x:si>
   <x:si>
+    <x:t>SW10VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW12VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW14VB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4699116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW18V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW24V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682217</x:t>
+  </x:si>
+  <x:si>
     <x:t>TCL</x:t>
   </x:si>
   <x:si>
     <x:t>T08WV3S</x:t>
   </x:si>
   <x:si>
     <x:t>1680891</x:t>
   </x:si>
   <x:si>
     <x:t>4514532</x:t>
   </x:si>
   <x:si>
     <x:t>T08WV9S</x:t>
   </x:si>
   <x:si>
     <x:t>1680892</x:t>
   </x:si>
   <x:si>
     <x:t>4514535</x:t>
   </x:si>
   <x:si>
     <x:t>T08WV9SB</x:t>
   </x:si>
   <x:si>
     <x:t>1680893</x:t>
@@ -1292,50 +1922,71 @@
     <x:t>W14WC72-B</x:t>
   </x:si>
   <x:si>
     <x:t>1680917</x:t>
   </x:si>
   <x:si>
     <x:t>4514529</x:t>
   </x:si>
   <x:si>
     <x:t>W8WC72</x:t>
   </x:si>
   <x:si>
     <x:t>1680926</x:t>
   </x:si>
   <x:si>
     <x:t>4514533</x:t>
   </x:si>
   <x:si>
     <x:t>W8WC72-B</x:t>
   </x:si>
   <x:si>
     <x:t>1680927</x:t>
   </x:si>
   <x:si>
     <x:t>4514534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vissani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAW10V1KWTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAW12V1KWTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682038</x:t>
   </x:si>
   <x:si>
     <x:t>Wallmaster</x:t>
   </x:si>
   <x:si>
     <x:t>WCVT12B30B</x:t>
   </x:si>
   <x:si>
     <x:t>11800</x:t>
   </x:si>
   <x:si>
     <x:t>1894403</x:t>
   </x:si>
   <x:si>
     <x:t>4654554</x:t>
   </x:si>
   <x:si>
     <x:t>WHVT14B33B</x:t>
   </x:si>
   <x:si>
     <x:t>14300</x:t>
   </x:si>
   <x:si>
     <x:t>1894404</x:t>
   </x:si>
@@ -1699,66 +2350,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M127"/>
+  <x:dimension ref="A1:M196"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="21.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.424911" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="15.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="46.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="15.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.853482" style="0" customWidth="1"/>
-    <x:col min="10" max="10" width="27.853482" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="38.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="10.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="18.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
@@ -1845,4012 +2496,6220 @@
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:13">
       <x:c r="A4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:13">
       <x:c r="A5" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="G6" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="K6" s="0" t="s">
+      <x:c r="L6" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F7" s="0" t="s">
+      <x:c r="G7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G7" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="K7" s="0" t="s">
+      <x:c r="L7" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F8" s="0" t="s">
+      <x:c r="L8" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="L9" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="L10" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L12" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="L43" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="G45" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="L47" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K48" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="L48" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K49" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="K49" s="0" t="s">
+      <x:c r="L49" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:13">
       <x:c r="A71" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:13">
       <x:c r="A72" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:13">
       <x:c r="A73" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:13">
       <x:c r="A78" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:13">
       <x:c r="A79" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13">
       <x:c r="A94" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:13">
       <x:c r="A98" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:13">
       <x:c r="A99" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:13">
       <x:c r="A100" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:13">
       <x:c r="A101" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:13">
       <x:c r="A102" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:13">
       <x:c r="A103" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:13">
       <x:c r="A104" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:13">
       <x:c r="A105" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:13">
       <x:c r="A106" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:13">
       <x:c r="A107" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:13">
       <x:c r="A108" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:13">
       <x:c r="A109" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:13">
       <x:c r="A110" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:13">
       <x:c r="A111" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:13">
       <x:c r="A112" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:13">
       <x:c r="A113" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:13">
       <x:c r="A114" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:13">
       <x:c r="A115" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:13">
       <x:c r="A116" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:13">
       <x:c r="A117" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:13">
       <x:c r="A118" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:13">
       <x:c r="A119" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:13">
       <x:c r="A120" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:13">
       <x:c r="A121" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:13">
       <x:c r="A122" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:13">
       <x:c r="A123" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:13">
       <x:c r="A124" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:13">
       <x:c r="A125" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:13">
       <x:c r="A126" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:13">
       <x:c r="A127" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:13">
+      <x:c r="A128" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K128" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="L128" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="M128" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:13">
+      <x:c r="A129" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K129" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="L129" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="M129" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:13">
+      <x:c r="A130" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K130" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="L130" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="M130" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:13">
+      <x:c r="A131" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K131" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="L131" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="M131" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:13">
+      <x:c r="A132" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K132" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="L132" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="M132" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:13">
+      <x:c r="A133" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K133" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="L133" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="M133" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:13">
+      <x:c r="A134" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J134" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K134" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="L134" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="M134" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:13">
+      <x:c r="A135" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="L135" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="M135" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:13">
+      <x:c r="A136" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="L136" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="M136" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:13">
+      <x:c r="A137" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="L137" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="M137" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:13">
+      <x:c r="A138" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J138" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K138" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="L138" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="M138" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:13">
+      <x:c r="A139" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="L139" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="M139" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:13">
+      <x:c r="A140" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K140" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="L140" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="M140" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:13">
+      <x:c r="A141" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K141" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="L141" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="M141" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:13">
+      <x:c r="A142" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K142" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="L142" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="M142" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:13">
+      <x:c r="A143" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G143" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K143" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="L143" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="M143" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:13">
+      <x:c r="A144" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J144" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K144" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="L144" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="M144" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:13">
+      <x:c r="A145" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G145" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K145" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="L145" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="M145" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:13">
+      <x:c r="A146" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K146" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="L146" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="M146" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:13">
+      <x:c r="A147" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K147" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="L147" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="M147" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:13">
+      <x:c r="A148" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="L148" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="M148" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:13">
+      <x:c r="A149" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K149" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="L149" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="M149" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:13">
+      <x:c r="A150" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K150" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="L150" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="M150" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:13">
+      <x:c r="A151" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K151" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="L151" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="M151" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:13">
+      <x:c r="A152" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K152" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="L152" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="M152" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:13">
+      <x:c r="A153" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="L153" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="M153" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:13">
+      <x:c r="A154" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K154" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="L154" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="M154" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:13">
+      <x:c r="A155" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K155" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="L155" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="M155" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:13">
+      <x:c r="A156" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="L156" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="M156" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:13">
+      <x:c r="A157" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K157" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="L157" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="M157" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:13">
+      <x:c r="A158" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K158" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="L158" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="M158" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:13">
+      <x:c r="A159" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K159" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="L159" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="M159" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:13">
+      <x:c r="A160" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J160" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K160" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="L160" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="M160" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:13">
+      <x:c r="A161" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K161" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="L161" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="M161" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:13">
+      <x:c r="A162" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J162" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K162" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="L162" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="M162" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:13">
+      <x:c r="A163" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="L163" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:13">
+      <x:c r="A164" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J164" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K164" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="L164" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="M164" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:13">
+      <x:c r="A165" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K165" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="L165" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="M165" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:13">
+      <x:c r="A166" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J166" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K166" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="L166" s="0" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="M166" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:13">
+      <x:c r="A167" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K167" s="0" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="L167" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="M167" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:13">
+      <x:c r="A168" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J168" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K168" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="L168" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="M168" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:13">
+      <x:c r="A169" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="L169" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="M169" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:13">
+      <x:c r="A170" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J170" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K170" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="L170" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="M170" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:13">
+      <x:c r="A171" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K171" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="L171" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="M171" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:13">
+      <x:c r="A172" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K172" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="L172" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="M172" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:13">
+      <x:c r="A173" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K173" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="L173" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="M173" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:13">
+      <x:c r="A174" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G174" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J174" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K174" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="L174" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="M174" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:13">
+      <x:c r="A175" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K175" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="L175" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="M175" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:13">
+      <x:c r="A176" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J176" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K176" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="L176" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="M176" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:13">
+      <x:c r="A177" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J177" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K177" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="L177" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="M177" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:13">
+      <x:c r="A178" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K178" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="L178" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="M178" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:13">
+      <x:c r="A179" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K179" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="L179" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="M179" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:13">
+      <x:c r="A180" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K180" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="L180" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="M180" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:13">
+      <x:c r="A181" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="L181" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="M181" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:13">
+      <x:c r="A182" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J182" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K182" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="L182" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="M182" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:13">
+      <x:c r="A183" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K183" s="0" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="L183" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="M183" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:13">
+      <x:c r="A184" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J184" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K184" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="L184" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="M184" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:13">
+      <x:c r="A185" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K185" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="L185" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="M185" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:13">
+      <x:c r="A186" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J186" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K186" s="0" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="L186" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="M186" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:13">
+      <x:c r="A187" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K187" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="L187" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="M187" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:13">
+      <x:c r="A188" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J188" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K188" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="L188" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="M188" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:13">
+      <x:c r="A189" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J189" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K189" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="L189" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="M189" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:13">
+      <x:c r="A190" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J190" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K190" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="L190" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="M190" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:13">
+      <x:c r="A191" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="L191" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="M191" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:13">
+      <x:c r="A192" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J192" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K192" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="L192" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="M192" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:13">
+      <x:c r="A193" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K193" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="L193" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="M193" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:13">
+      <x:c r="A194" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J194" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K194" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="L194" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="M194" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:13">
+      <x:c r="A195" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K195" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="L195" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="M195" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:13">
+      <x:c r="A196" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J196" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K196" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="L196" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="M196" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>9-13-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>9-13-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-29-2026</vt:lpstr>
+      <vt:lpstr>10-29-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-29-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>