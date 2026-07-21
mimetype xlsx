--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e74dc54c434a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fa75eac9b9c43e0a03341e7ee93b5ad.psmdcp" Id="Re452701fb4f742c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86cc4cac47f4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/369701b28e8a4117af2b72a07c3fe694.psmdcp" Id="R8573fa835a044b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Coefficient of Performance (COP) @ A5W110</x:t>
   </x:si>
   <x:si>
     <x:t>Control Type</x:t>
@@ -82,99 +82,99 @@
   <x:si>
     <x:t>Air to Water Heat Pumps</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>EVI DC 3.5 Ton</x:t>
   </x:si>
   <x:si>
     <x:t>2.26</x:t>
   </x:si>
   <x:si>
     <x:t>Variable Speed</x:t>
   </x:si>
   <x:si>
     <x:t>7.6</x:t>
   </x:si>
   <x:si>
     <x:t>34152</x:t>
   </x:si>
   <x:si>
-    <x:t>2.28</x:t>
+    <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Mono-bloc</x:t>
   </x:si>
   <x:si>
     <x:t>AP-EVI-DC-3.5T</x:t>
   </x:si>
   <x:si>
     <x:t>1070666</x:t>
   </x:si>
   <x:si>
     <x:t>EVT Air to Water Heat Pump</x:t>
   </x:si>
   <x:si>
     <x:t>EVI DC 5 Ton</x:t>
   </x:si>
   <x:si>
     <x:t>2.2</x:t>
   </x:si>
   <x:si>
     <x:t>8.5</x:t>
   </x:si>
   <x:si>
     <x:t>40351</x:t>
   </x:si>
   <x:si>
-    <x:t>4.33</x:t>
+    <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>AP-EVI-DC-5T</x:t>
   </x:si>
   <x:si>
     <x:t>1070667</x:t>
   </x:si>
   <x:si>
     <x:t>EVI DC 6 Ton</x:t>
   </x:si>
   <x:si>
     <x:t>2.3</x:t>
   </x:si>
   <x:si>
     <x:t>7.9</x:t>
   </x:si>
   <x:si>
     <x:t>47970</x:t>
   </x:si>
   <x:si>
-    <x:t>5.54</x:t>
+    <x:t>5.5</x:t>
   </x:si>
   <x:si>
     <x:t>AP-EVI-DC-6T</x:t>
   </x:si>
   <x:si>
     <x:t>1070668</x:t>
   </x:si>
   <x:si>
     <x:t>Arctic Heat Pumps</x:t>
   </x:si>
   <x:si>
     <x:t>030ZA (BEH2) - R32</x:t>
   </x:si>
   <x:si>
     <x:t>1.96*</x:t>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>36476</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
@@ -187,92 +187,86 @@
   <x:si>
     <x:t>035ZA/BE-R32</x:t>
   </x:si>
   <x:si>
     <x:t>25086</x:t>
   </x:si>
   <x:si>
     <x:t>2.5</x:t>
   </x:si>
   <x:si>
     <x:t>1829950</x:t>
   </x:si>
   <x:si>
     <x:t>050ZA/BE-R32</x:t>
   </x:si>
   <x:si>
     <x:t>2.48</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>39187</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1829951</x:t>
   </x:si>
   <x:si>
     <x:t>060ZA/BE-R32</x:t>
   </x:si>
   <x:si>
     <x:t>2.38</x:t>
   </x:si>
   <x:si>
     <x:t>7.8</x:t>
   </x:si>
   <x:si>
     <x:t>46979</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t>1829952</x:t>
   </x:si>
   <x:si>
     <x:t>Chiltrix</x:t>
   </x:si>
   <x:si>
     <x:t>Chiltrix CX35</x:t>
   </x:si>
   <x:si>
     <x:t>2.23</x:t>
   </x:si>
   <x:si>
     <x:t>10.2</x:t>
   </x:si>
   <x:si>
     <x:t>18877</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CX35</x:t>
   </x:si>
   <x:si>
     <x:t>1200410</x:t>
   </x:si>
   <x:si>
     <x:t>Chiltrix CX50</x:t>
   </x:si>
   <x:si>
     <x:t>2.22</x:t>
   </x:si>
   <x:si>
     <x:t>10.3</x:t>
   </x:si>
   <x:si>
     <x:t>28918</x:t>
   </x:si>
   <x:si>
     <x:t>3.5</x:t>
   </x:si>
   <x:si>
     <x:t>CX50</x:t>
   </x:si>
   <x:si>
     <x:t>1200405</x:t>
@@ -307,53 +301,50 @@
   <x:si>
     <x:t>9.6</x:t>
   </x:si>
   <x:si>
     <x:t>1695448</x:t>
   </x:si>
   <x:si>
     <x:t>cX45X</x:t>
   </x:si>
   <x:si>
     <x:t>1695450</x:t>
   </x:si>
   <x:si>
     <x:t>CX65</x:t>
   </x:si>
   <x:si>
     <x:t>2.47</x:t>
   </x:si>
   <x:si>
     <x:t>10.9</x:t>
   </x:si>
   <x:si>
     <x:t>47872</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1695443</x:t>
   </x:si>
   <x:si>
     <x:t>CX65X</x:t>
   </x:si>
   <x:si>
     <x:t>1695444</x:t>
   </x:si>
   <x:si>
     <x:t>CX75</x:t>
   </x:si>
   <x:si>
     <x:t>9.2</x:t>
   </x:si>
   <x:si>
     <x:t>47899</x:t>
   </x:si>
   <x:si>
     <x:t>1695445</x:t>
   </x:si>
   <x:si>
     <x:t>CX75X</x:t>
   </x:si>
   <x:si>
     <x:t>1695446</x:t>
@@ -370,98 +361,92 @@
   <x:si>
     <x:t>9384</x:t>
   </x:si>
   <x:si>
     <x:t>Smart Green One</x:t>
   </x:si>
   <x:si>
     <x:t>1624024</x:t>
   </x:si>
   <x:si>
     <x:t>Enertech Global</x:t>
   </x:si>
   <x:si>
     <x:t>AV030</x:t>
   </x:si>
   <x:si>
     <x:t>2.25</x:t>
   </x:si>
   <x:si>
     <x:t>7.76</x:t>
   </x:si>
   <x:si>
     <x:t>23500</x:t>
   </x:si>
   <x:si>
-    <x:t>1.65</x:t>
+    <x:t>1.5</x:t>
   </x:si>
   <x:si>
     <x:t>AV</x:t>
   </x:si>
   <x:si>
     <x:t>1200406</x:t>
   </x:si>
   <x:si>
     <x:t>AV060</x:t>
   </x:si>
   <x:si>
     <x:t>2.55</x:t>
   </x:si>
   <x:si>
     <x:t>8.62</x:t>
   </x:si>
   <x:si>
     <x:t>41000</x:t>
   </x:si>
   <x:si>
-    <x:t>3.15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1200407</x:t>
   </x:si>
   <x:si>
     <x:t>Gree</x:t>
   </x:si>
   <x:si>
     <x:t>Wells</x:t>
   </x:si>
   <x:si>
     <x:t>WAWG3-16HDM/C</x:t>
   </x:si>
   <x:si>
     <x:t>1.9</x:t>
   </x:si>
   <x:si>
     <x:t>8.7</x:t>
   </x:si>
   <x:si>
     <x:t>31708</x:t>
   </x:si>
   <x:si>
-    <x:t>4.315</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Wells by Gree</x:t>
   </x:si>
   <x:si>
     <x:t>1229968</x:t>
   </x:si>
   <x:si>
     <x:t>IBC Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>HPX3</x:t>
   </x:si>
   <x:si>
     <x:t>2.02</x:t>
   </x:si>
   <x:si>
     <x:t>9.3</x:t>
   </x:si>
   <x:si>
     <x:t>26600</x:t>
   </x:si>
   <x:si>
     <x:t>HPX</x:t>
   </x:si>
   <x:si>
     <x:t>1165857</x:t>
@@ -514,53 +499,50 @@
   <x:si>
     <x:t>10.64</x:t>
   </x:si>
   <x:si>
     <x:t>49100</x:t>
   </x:si>
   <x:si>
     <x:t>4.5</x:t>
   </x:si>
   <x:si>
     <x:t>1180207</x:t>
   </x:si>
   <x:si>
     <x:t>Lochinvar</x:t>
   </x:si>
   <x:si>
     <x:t>RAH040</x:t>
   </x:si>
   <x:si>
     <x:t>1.89</x:t>
   </x:si>
   <x:si>
     <x:t>39300</x:t>
   </x:si>
   <x:si>
-    <x:t>3.42</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Centrus</x:t>
   </x:si>
   <x:si>
     <x:t>1619651</x:t>
   </x:si>
   <x:si>
     <x:t>Mestek</x:t>
   </x:si>
   <x:si>
     <x:t>SpacePak</x:t>
   </x:si>
   <x:si>
     <x:t>CC32-18</x:t>
   </x:si>
   <x:si>
     <x:t>1.54</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
     <x:t>9998</x:t>
   </x:si>
   <x:si>
     <x:t>Solstice R32 Series</x:t>
@@ -727,155 +709,167 @@
   <x:si>
     <x:t>47770</x:t>
   </x:si>
   <x:si>
     <x:t>1814169</x:t>
   </x:si>
   <x:si>
     <x:t>Nordic</x:t>
   </x:si>
   <x:si>
     <x:t>ATW-25-HACW</x:t>
   </x:si>
   <x:si>
     <x:t>1.82</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Speed</x:t>
   </x:si>
   <x:si>
     <x:t>9.7</x:t>
   </x:si>
   <x:si>
     <x:t>11300</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ATW-Series</x:t>
   </x:si>
   <x:si>
     <x:t>1200400</x:t>
   </x:si>
   <x:si>
     <x:t>ATW-45-HACW</x:t>
   </x:si>
   <x:si>
     <x:t>1.87</x:t>
   </x:si>
   <x:si>
     <x:t>17800</x:t>
   </x:si>
   <x:si>
     <x:t>ATW Series</x:t>
   </x:si>
   <x:si>
     <x:t>992286</x:t>
   </x:si>
   <x:si>
     <x:t>ATW-55-HACW</x:t>
   </x:si>
   <x:si>
     <x:t>1.88</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>992287</x:t>
   </x:si>
   <x:si>
     <x:t>ATW-65-HACW</x:t>
   </x:si>
   <x:si>
     <x:t>1.86</x:t>
   </x:si>
   <x:si>
     <x:t>29900</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>992288</x:t>
   </x:si>
   <x:si>
     <x:t>ATW-75-HACW</x:t>
   </x:si>
   <x:si>
     <x:t>1.83</x:t>
   </x:si>
   <x:si>
     <x:t>9.9</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>992289</x:t>
   </x:si>
   <x:si>
     <x:t>NTI</x:t>
   </x:si>
   <x:si>
     <x:t>NHP32-036</x:t>
   </x:si>
   <x:si>
     <x:t>1.94</x:t>
   </x:si>
   <x:si>
     <x:t>19108</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Verta</x:t>
   </x:si>
   <x:si>
     <x:t>1679892</x:t>
   </x:si>
   <x:si>
     <x:t>NHP32-060</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>30709</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1679893</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung HVAC</x:t>
   </x:si>
   <x:si>
+    <x:t>AE041FCYDCG/AA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHS Mono HT Quiet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1866892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AE055FCYDCG/AA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1866893</x:t>
+  </x:si>
+  <x:si>
     <x:t>AM036CNBDCH/AA</x:t>
   </x:si>
   <x:si>
     <x:t>22260</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro Unit HE</x:t>
   </x:si>
   <x:si>
     <x:t>1200388</x:t>
   </x:si>
   <x:si>
     <x:t>AM048CNBDCH/AA</x:t>
   </x:si>
   <x:si>
     <x:t>30368</x:t>
   </x:si>
   <x:si>
     <x:t>1200389</x:t>
   </x:si>
   <x:si>
     <x:t>AM048CNBFCB/AA</x:t>
   </x:si>
   <x:si>
     <x:t>52888</x:t>
@@ -898,120 +892,111 @@
   <x:si>
     <x:t>AMBIENT HPS</x:t>
   </x:si>
   <x:si>
     <x:t>1200412</x:t>
   </x:si>
   <x:si>
     <x:t>HPS-5T60-DF</x:t>
   </x:si>
   <x:si>
     <x:t>1200413</x:t>
   </x:si>
   <x:si>
     <x:t>Viessmann</x:t>
   </x:si>
   <x:si>
     <x:t>AM2V 020028</x:t>
   </x:si>
   <x:si>
     <x:t>1.3</x:t>
   </x:si>
   <x:si>
     <x:t>11000</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Vitocal 100-AW</x:t>
   </x:si>
   <x:si>
     <x:t>1439351</x:t>
   </x:si>
   <x:si>
     <x:t>AM2V 034043</x:t>
   </x:si>
   <x:si>
     <x:t>8.93</x:t>
   </x:si>
   <x:si>
     <x:t>25000</x:t>
   </x:si>
   <x:si>
     <x:t>1439352</x:t>
   </x:si>
   <x:si>
     <x:t>AM2V 051078</x:t>
   </x:si>
   <x:si>
     <x:t>7.84</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>1439353</x:t>
   </x:si>
   <x:si>
     <x:t>Weil-McLain</x:t>
   </x:si>
   <x:si>
     <x:t>ECO HP SPLT ODU 41</x:t>
   </x:si>
   <x:si>
     <x:t>9.4</x:t>
   </x:si>
   <x:si>
     <x:t>39577</x:t>
   </x:si>
   <x:si>
-    <x:t>3.41</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ECO HP</x:t>
   </x:si>
   <x:si>
     <x:t>1249228</x:t>
   </x:si>
   <x:si>
     <x:t>ECO HP SPLT ODU 48</x:t>
   </x:si>
   <x:si>
     <x:t>43330</x:t>
   </x:si>
   <x:si>
     <x:t>1249229</x:t>
   </x:si>
   <x:si>
     <x:t>ECO HP SPLT ODU 55</x:t>
   </x:si>
   <x:si>
     <x:t>47765</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>4.58</x:t>
   </x:si>
   <x:si>
     <x:t>1249230</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -1351,51 +1336,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P58"/>
+  <x:dimension ref="A1:P60"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="20.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="40.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="43.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="33.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="22.710625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="12.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="15.710625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="20.424911" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="27.853482" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="10.424911" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="18.282054" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
       <x:c r="A1" s="1" t="s">
@@ -1671,2326 +1656,2414 @@
       <x:c r="A7" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:16">
       <x:c r="A8" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
+      <x:c r="F8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="F8" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="0" t="s">
+      <x:c r="H8" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="H8" s="0" t="s">
+      <x:c r="I8" s="0" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:16">
       <x:c r="A9" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="0" t="s">
+      <x:c r="H9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:16">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
+      <x:c r="H10" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="0" t="s">
+      <x:c r="I10" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:16">
       <x:c r="A11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E11" s="0" t="s">
+      <x:c r="H11" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F11" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:16">
       <x:c r="A12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="N12" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="P12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:16">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="N13" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:16">
       <x:c r="A14" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:16">
       <x:c r="A15" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E15" s="0" t="s">
+      <x:c r="H15" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:16">
       <x:c r="A16" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F16" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:16">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="N17" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:16">
       <x:c r="A18" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:16">
       <x:c r="A19" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:16">
       <x:c r="A20" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="0" t="s">
+      <x:c r="H20" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
+      <x:c r="I20" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:16">
       <x:c r="A21" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:16">
       <x:c r="A22" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C22" s="0" t="s">
+      <x:c r="H22" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:16">
       <x:c r="A23" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:16">
       <x:c r="A24" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="N24" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:16">
       <x:c r="A25" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:16">
       <x:c r="A26" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="N26" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="P26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:16">
       <x:c r="A27" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:16">
       <x:c r="A28" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P28" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:16">
       <x:c r="A29" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:16">
       <x:c r="A30" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H30" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:16">
       <x:c r="A31" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:16">
       <x:c r="A32" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:16">
       <x:c r="A33" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:16">
       <x:c r="A34" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:16">
       <x:c r="A35" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:16">
       <x:c r="A36" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:16">
       <x:c r="A37" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:16">
       <x:c r="A38" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:16">
       <x:c r="A39" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="N39" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:16">
       <x:c r="A40" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:16">
       <x:c r="A41" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:16">
       <x:c r="A42" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:16">
       <x:c r="A43" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:16">
       <x:c r="A44" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:16">
       <x:c r="A45" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:16">
       <x:c r="A46" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:16">
       <x:c r="A47" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:16">
       <x:c r="A48" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:16">
       <x:c r="A49" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:16">
       <x:c r="A50" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C50" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:16">
       <x:c r="A51" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:16">
       <x:c r="A52" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:16">
       <x:c r="A53" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:16">
       <x:c r="A54" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:16">
       <x:c r="A55" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C55" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:16">
       <x:c r="A56" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P56" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:16">
       <x:c r="A57" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:16">
       <x:c r="A58" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C58" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="N58" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="P58" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:16">
+      <x:c r="A59" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="K59" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L59" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="N59" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="N58" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="P58" s="0" t="s">
+      <x:c r="P59" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:16">
+      <x:c r="A60" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I60" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J60" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="K60" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L60" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="N60" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="P60" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>