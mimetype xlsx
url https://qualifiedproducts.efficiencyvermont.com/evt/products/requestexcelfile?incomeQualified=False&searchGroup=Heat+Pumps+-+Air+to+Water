--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86cc4cac47f4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/369701b28e8a4117af2b72a07c3fe694.psmdcp" Id="R8573fa835a044b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cb1cc971c9440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fad3b0d34d5454e9519c78e0cd1587b.psmdcp" Id="R984254e67cff4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-19-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Coefficient of Performance (COP) @ A5W110</x:t>
   </x:si>
   <x:si>
     <x:t>Control Type</x:t>
@@ -4020,50 +4020,50 @@
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P60" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-19-2026</vt:lpstr>
+      <vt:lpstr>10-19-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-19-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>