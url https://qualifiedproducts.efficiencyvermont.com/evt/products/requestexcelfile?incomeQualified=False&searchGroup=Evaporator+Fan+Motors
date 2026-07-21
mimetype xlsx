--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc11b0ee8b34424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30fe52a983ae4607a43ad82ad1b4ba89.psmdcp" Id="Ref99c0f868ec4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e0b09f42254d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19555067f10b49f49b6c6964cf154ab7.psmdcp" Id="Rd9dbbbc74fc74a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Cooler Type</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Type</x:t>
@@ -1154,50 +1154,50 @@
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>