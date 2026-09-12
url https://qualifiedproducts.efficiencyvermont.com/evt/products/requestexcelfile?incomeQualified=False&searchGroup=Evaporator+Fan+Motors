--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e0b09f42254d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19555067f10b49f49b6c6964cf154ab7.psmdcp" Id="Rd9dbbbc74fc74a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977afa4254834caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d6db69749ed4786803fc9a6260db398.psmdcp" Id="R3be1014c8afa417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-12-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Cooler Type</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Type</x:t>
@@ -1154,50 +1154,50 @@
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-12-2026</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>