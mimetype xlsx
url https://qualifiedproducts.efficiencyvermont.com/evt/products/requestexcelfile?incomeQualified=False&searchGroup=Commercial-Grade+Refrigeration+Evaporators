--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873594c023a442fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39a92a109f1d4c70b1f3a64c14687db6.psmdcp" Id="R1db2ca8b14434d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9b286a453644e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22119e2055284273b56f5efd4fde5ffe.psmdcp" Id="R43674dc8ad0b43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Fans</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
@@ -1685,50 +1685,56 @@
     <x:t>992549</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A141ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992554</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A161ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992555</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A181ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992556</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A195ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL6A195ADARSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1866894</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A235ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992560</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A260ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992561</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A295ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992564</x:t>
   </x:si>
   <x:si>
     <x:t>RL6A330ADARE</x:t>
   </x:si>
   <x:si>
     <x:t>992566</x:t>
   </x:si>
@@ -2551,51 +2557,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K342"/>
+  <x:dimension ref="A1:K343"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="41.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="21.424911" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="15.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="32.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="27.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="10.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="28.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
@@ -10274,80 +10280,80 @@
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:11">
       <x:c r="A266" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:11">
       <x:c r="A267" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:11">
       <x:c r="A268" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
@@ -10361,51 +10367,51 @@
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:11">
       <x:c r="A269" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:11">
       <x:c r="A270" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
@@ -10448,51 +10454,51 @@
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:11">
       <x:c r="A272" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:11">
       <x:c r="A273" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
@@ -10564,51 +10570,51 @@
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:11">
       <x:c r="A276" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:11">
       <x:c r="A277" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
@@ -10622,51 +10628,51 @@
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:11">
       <x:c r="A278" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:11">
       <x:c r="A279" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
@@ -10680,1877 +10686,1906 @@
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:11">
       <x:c r="A280" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:11">
       <x:c r="A281" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:11">
       <x:c r="A282" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:11">
       <x:c r="A283" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C283" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D283" s="0" t="s">
+      <x:c r="E283" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="I283" s="0" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:11">
       <x:c r="A284" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:11">
       <x:c r="A285" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:11">
       <x:c r="A286" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:11">
       <x:c r="A287" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:11">
       <x:c r="A288" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:11">
       <x:c r="A289" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:11">
       <x:c r="A290" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:11">
       <x:c r="A291" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:11">
       <x:c r="A292" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:11">
       <x:c r="A293" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="I293" s="0" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:11">
       <x:c r="A294" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:11">
       <x:c r="A295" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:11">
       <x:c r="A296" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:11">
       <x:c r="A297" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:11">
       <x:c r="A298" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:11">
       <x:c r="A299" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:11">
       <x:c r="A300" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:11">
       <x:c r="A301" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:11">
       <x:c r="A302" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:11">
       <x:c r="A303" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:11">
       <x:c r="A304" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:11">
       <x:c r="A305" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:11">
       <x:c r="A306" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:11">
       <x:c r="A307" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:11">
       <x:c r="A308" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:11">
       <x:c r="A309" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:11">
       <x:c r="A310" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:11">
       <x:c r="A311" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:11">
       <x:c r="A312" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:11">
       <x:c r="A313" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:11">
       <x:c r="A314" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:11">
       <x:c r="A315" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:11">
       <x:c r="A316" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:11">
       <x:c r="A317" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:11">
       <x:c r="A318" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:11">
       <x:c r="A319" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:11">
       <x:c r="A320" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:11">
       <x:c r="A321" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:11">
       <x:c r="A322" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:11">
       <x:c r="A323" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:11">
       <x:c r="A324" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:11">
       <x:c r="A325" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:11">
       <x:c r="A326" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:11">
       <x:c r="A327" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:11">
       <x:c r="A328" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:11">
       <x:c r="A329" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="I329" s="0" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>693</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:11">
       <x:c r="A330" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:11">
       <x:c r="A331" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:11">
       <x:c r="A332" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:11">
       <x:c r="A333" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:11">
       <x:c r="A334" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:11">
       <x:c r="A335" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:11">
       <x:c r="A336" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:11">
       <x:c r="A337" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:11">
       <x:c r="A338" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:11">
       <x:c r="A339" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:11">
       <x:c r="A340" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:11">
       <x:c r="A341" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:11">
       <x:c r="A342" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:11">
+      <x:c r="A343" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G343" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I343" s="0" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="K343" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>