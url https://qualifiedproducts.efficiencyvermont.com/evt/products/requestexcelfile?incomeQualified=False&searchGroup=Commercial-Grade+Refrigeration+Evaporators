--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9b286a453644e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22119e2055284273b56f5efd4fde5ffe.psmdcp" Id="R43674dc8ad0b43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c1c85ad2ed4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ddd8b3cf8d44a968f37e6a1f9b89dac.psmdcp" Id="Ra795a701ebda47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-12-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Fans</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
@@ -12542,50 +12542,50 @@
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-12-2026</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>