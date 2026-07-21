--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae16069212d64dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247454f2f4e841ea9dfcc9f21f16d3de.psmdcp" Id="R6a2eb5b811d640d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea259ddfed56406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7bc3e7b0a9d429ca3a6e9b8ef9849ec.psmdcp" Id="Re83cb13d9d3f4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Griddle Type</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
@@ -52,105 +52,129 @@
   <x:si>
     <x:t>ModelName</x:t>
   </x:si>
   <x:si>
     <x:t>Additional Model Information</x:t>
   </x:si>
   <x:si>
     <x:t>Product ID</x:t>
   </x:si>
   <x:si>
     <x:t>External Product ID</x:t>
   </x:si>
   <x:si>
     <x:t>Data Source Name</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial-Grade Griddles</x:t>
   </x:si>
   <x:si>
     <x:t>Accutemp Products, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>AccuTemp</x:t>
   </x:si>
   <x:si>
+    <x:t>EG******24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single-Sided</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>908803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2273007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERGY STAR Commercial Griddles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG******36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>908804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2273012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG******48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>908805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2273013</x:t>
+  </x:si>
+  <x:si>
     <x:t>EGD*****36</x:t>
   </x:si>
   <x:si>
-    <x:t>Single-Sided</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1221947</x:t>
   </x:si>
   <x:si>
     <x:t>3423390</x:t>
   </x:si>
   <x:si>
-    <x:t>ENERGY STAR Commercial Griddles</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EGD*****48</x:t>
   </x:si>
   <x:si>
     <x:t>1221948</x:t>
   </x:si>
   <x:si>
     <x:t>3423391</x:t>
   </x:si>
   <x:si>
-    <x:t>EGF*****24</x:t>
-[...26 lines deleted...]
-    <x:t>2273013</x:t>
+    <x:t>ET******24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1893819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4623554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET******36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1893820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4623574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET******48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1893821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4623594</x:t>
   </x:si>
   <x:si>
     <x:t>GGF*****24</x:t>
   </x:si>
   <x:si>
     <x:t>Accu-Steam</x:t>
   </x:si>
   <x:si>
     <x:t>908775</x:t>
   </x:si>
   <x:si>
     <x:t>1728315</x:t>
   </x:si>
   <x:si>
     <x:t>GGF*****36</x:t>
   </x:si>
   <x:si>
     <x:t>Accu-Steam,GGF*****48</x:t>
   </x:si>
   <x:si>
     <x:t>908776</x:t>
   </x:si>
   <x:si>
     <x:t>1728316</x:t>
   </x:si>
@@ -913,51 +937,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K45"/>
+  <x:dimension ref="A1:K48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="39.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="172.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="10.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="31.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1083,1356 +1107,1452 @@
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="I5" s="0" t="s">
+      <x:c r="J5" s="0" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I6" s="0" t="s">
+      <x:c r="J6" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="0" t="s">
+      <x:c r="J7" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E15" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I15" s="0" t="s">
+      <x:c r="J15" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I16" s="0" t="s">
+      <x:c r="J16" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E17" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I17" s="0" t="s">
+      <x:c r="J17" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I18" s="0" t="s">
+      <x:c r="J18" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I19" s="0" t="s">
+      <x:c r="J19" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="0" t="s">
+      <x:c r="J20" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E23" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I23" s="0" t="s">
+      <x:c r="J23" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C24" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="0" t="s">
+      <x:c r="J24" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="H26" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E30" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="H30" s="0" t="s">
+      <x:c r="J30" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E33" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I33" s="0" t="s">
+      <x:c r="J33" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E34" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="H34" s="0" t="s">
+      <x:c r="J34" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I37" s="0" t="s">
+      <x:c r="J37" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E38" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I38" s="0" t="s">
+      <x:c r="J38" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E39" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I39" s="0" t="s">
+      <x:c r="J39" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E40" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I40" s="0" t="s">
+      <x:c r="J40" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C41" s="0" t="s">
+      <x:c r="J41" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:11">
+      <x:c r="A46" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E45" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="0" t="s">
+      <x:c r="E46" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="H45" s="0" t="s">
+      <x:c r="H46" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="I45" s="0" t="s">
+      <x:c r="I46" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J45" s="0" t="s">
+      <x:c r="J46" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="K45" s="0" t="s">
+      <x:c r="K46" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:11">
+      <x:c r="A47" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:11">
+      <x:c r="A48" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="K48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>