--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea259ddfed56406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7bc3e7b0a9d429ca3a6e9b8ef9849ec.psmdcp" Id="Re83cb13d9d3f4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07dfb246c1348dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcb025f530344c9c9d55b2932d8565da.psmdcp" Id="R86295b0a4bb14b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-12-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Griddle Type</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
@@ -2509,50 +2509,50 @@
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-12-2026</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-12-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>