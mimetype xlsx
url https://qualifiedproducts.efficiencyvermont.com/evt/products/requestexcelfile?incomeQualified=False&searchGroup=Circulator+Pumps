--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d558c339143474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eebbf9cef69422fa46813c3aae4bbcf.psmdcp" Id="R16318af0435b46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9c0972877249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aafa3e647c5c472791484a296e71dcdc.psmdcp" Id="R1d284924915c4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Efficiency Tier</x:t>
   </x:si>
   <x:si>
     <x:t>Maximum Rated Watts (W)</x:t>
@@ -12511,50 +12511,50 @@
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>