--- v1 (2026-07-21)
+++ v2 (2026-09-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9c0972877249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aafa3e647c5c472791484a296e71dcdc.psmdcp" Id="R1d284924915c4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50e8608485d44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/879fc5f65c7e480d8638ec9fecd0d7de.psmdcp" Id="R5bee68c8c90f4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-24-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Efficiency Tier</x:t>
   </x:si>
   <x:si>
     <x:t>Maximum Rated Watts (W)</x:t>
@@ -949,156 +949,138 @@
   <x:si>
     <x:t>1200443</x:t>
   </x:si>
   <x:si>
     <x:t>92603115</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha 15-58F</x:t>
   </x:si>
   <x:si>
     <x:t>992247</x:t>
   </x:si>
   <x:si>
     <x:t>92613479</x:t>
   </x:si>
   <x:si>
     <x:t>2149</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE 012-070-3HP-460V</x:t>
   </x:si>
   <x:si>
     <x:t>1222994</x:t>
   </x:si>
   <x:si>
-    <x:t>92613480</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>92613619</x:t>
   </x:si>
   <x:si>
     <x:t>2238</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE-012-070-3HP-430V</x:t>
   </x:si>
   <x:si>
     <x:t>1223000</x:t>
   </x:si>
   <x:si>
-    <x:t>92613620</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>92613622</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE-015-070-3HP-430V</x:t>
   </x:si>
   <x:si>
     <x:t>1223004</x:t>
   </x:si>
   <x:si>
     <x:t>92617388</x:t>
   </x:si>
   <x:si>
     <x:t>2248</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE 012-070-3HP-230V</x:t>
   </x:si>
   <x:si>
     <x:t>1222993</x:t>
   </x:si>
   <x:si>
-    <x:t>92617389</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>92617407</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE-012-070-3HP-230V</x:t>
   </x:si>
   <x:si>
     <x:t>1222999</x:t>
   </x:si>
   <x:si>
-    <x:t>92617408</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>92617412</x:t>
   </x:si>
   <x:si>
     <x:t>NBSE-015-070-3HP-230V</x:t>
   </x:si>
   <x:si>
     <x:t>1223003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93262074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPSe 26-99 F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1953744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93369868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPSe 26-150 F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1953743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93370656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHA 26-99 F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1953742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93370657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHA 26-150 F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1953741</x:t>
   </x:si>
   <x:si>
     <x:t>98124696</x:t>
   </x:si>
   <x:si>
     <x:t>769</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNA3 65-120F CI 115V</x:t>
   </x:si>
   <x:si>
     <x:t>992019</x:t>
   </x:si>
   <x:si>
     <x:t>98124702</x:t>
   </x:si>
   <x:si>
     <x:t>772</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNA3 65-120FN SS 115V</x:t>
   </x:si>
   <x:si>
     <x:t>992020</x:t>
   </x:si>
@@ -3223,51 +3205,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L289"/>
+  <x:dimension ref="A1:L287"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.567768" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="41.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="27.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="18.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="35.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
@@ -6338,51 +6320,51 @@
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
@@ -6402,4115 +6384,4115 @@
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:12">
       <x:c r="A204" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:12">
       <x:c r="A209" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:12">
       <x:c r="A210" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:12">
       <x:c r="A211" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:12">
       <x:c r="A216" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:12">
       <x:c r="A222" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:12">
       <x:c r="A226" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:12">
       <x:c r="A227" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
@@ -10626,1935 +10608,1871 @@
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:12">
       <x:c r="A231" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:12">
       <x:c r="A232" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:12">
       <x:c r="A233" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:12">
       <x:c r="A234" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:12">
       <x:c r="A235" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:12">
       <x:c r="A236" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="G236" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="E236" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H236" s="0" t="s">
+      <x:c r="J236" s="0" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>792</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:12">
       <x:c r="A237" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="E237" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:12">
       <x:c r="A238" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:12">
       <x:c r="A239" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:12">
       <x:c r="A240" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:12">
       <x:c r="A241" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:12">
       <x:c r="A242" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:12">
       <x:c r="A243" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:12">
       <x:c r="A244" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:12">
       <x:c r="A245" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:12">
       <x:c r="A246" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:12">
       <x:c r="A247" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:12">
       <x:c r="A248" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:12">
       <x:c r="A249" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:12">
       <x:c r="A250" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:12">
       <x:c r="A251" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:12">
       <x:c r="A252" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:12">
       <x:c r="A253" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:12">
       <x:c r="A254" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:12">
       <x:c r="A255" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:12">
       <x:c r="A256" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:12">
       <x:c r="A257" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:12">
       <x:c r="A258" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:12">
       <x:c r="A259" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:12">
       <x:c r="A260" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:12">
       <x:c r="A261" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="E261" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G261" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="E261" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:12">
       <x:c r="A262" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H262" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J262" s="0" t="s">
         <x:v>877</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>879</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:12">
       <x:c r="A263" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:12">
       <x:c r="A264" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:12">
       <x:c r="A265" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:12">
       <x:c r="A266" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:12">
       <x:c r="A267" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J267" s="0" t="s">
         <x:v>888</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>889</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:12">
       <x:c r="A268" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H268" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J268" s="0" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>891</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:12">
       <x:c r="A269" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J269" s="0" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>894</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:12">
       <x:c r="A270" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:12">
       <x:c r="A271" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:12">
       <x:c r="A272" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:12">
       <x:c r="A273" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
         <x:v>901</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>878</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:12">
       <x:c r="A274" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:12">
       <x:c r="A275" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>908</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:12">
       <x:c r="A276" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:12">
       <x:c r="A277" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="G277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J277" s="0" t="s">
         <x:v>911</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>912</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:12">
       <x:c r="A278" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="E278" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:12">
       <x:c r="A279" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:12">
       <x:c r="A280" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="L280" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:12">
       <x:c r="A281" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:12">
       <x:c r="A282" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="G282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H282" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="J282" s="0" t="s">
         <x:v>926</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
       <x:c r="L282" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:12">
       <x:c r="A283" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="J283" s="0" t="s">
         <x:v>928</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>930</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:12">
       <x:c r="A284" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="L284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:12">
       <x:c r="A285" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="G285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="J285" s="0" t="s">
         <x:v>933</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>934</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:12">
       <x:c r="A286" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="G286" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H286" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="J286" s="0" t="s">
         <x:v>935</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>936</x:v>
       </x:c>
       <x:c r="L286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:12">
       <x:c r="A287" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="E287" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F287" s="0" t="s">
+      <x:c r="G287" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="J287" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="G287" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>20</x:v>
-[...62 lines deleted...]
-      <x:c r="L289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-24-2026</vt:lpstr>
+      <vt:lpstr>9-24-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-24-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>